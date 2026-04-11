--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -411,278 +411,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic Selection: A new and efficient alternative to genomic selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of phenomic prediction as an alternative to genomic prediction in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Brault</w:t>
+                <w:t xml:space="preserve">Juliette Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_14⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-022-00940-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654962v1</w:t>
+                <w:t xml:space="preserve">hal-03884933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of phenomic prediction as an alternative to genomic prediction in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomic Selection: A new and efficient alternative to genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ecarnot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2467, pp.397-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-022-00940-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884933v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t>
               </w:r>
@@ -815,51 +815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing multivariate, penalized regression methods for genomic prediction and QTL detection of drought-related traits in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1020,51 +1020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t>
@@ -1106,90 +1106,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics: Pioneering Wines (PIWIs) - Innovation and Tradition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t>
@@ -1257,64 +1257,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgilio Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Landu, Germany</w:t>
@@ -1369,51 +1369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perrot-Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of univariate and multivariate models for marker selection and genomic prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,51 +2096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74C60A0A"/>
+    <w:nsid w:val="B62FE89B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-brault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7892-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane B&#233;cart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2024.63.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Conley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Fiedler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03738233v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGRO0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-brault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7892-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane B&#233;cart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2024.63.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Conley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Fiedler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03738233v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGRO0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>