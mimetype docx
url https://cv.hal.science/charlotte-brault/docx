--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -411,455 +411,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of phenomic prediction as an alternative to genomic prediction in grapevine</w:t>
+                <w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lazerges</w:t>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Doligez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Ecarnot</w:t>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-022-00940-9⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884933v1</w:t>
+                <w:t xml:space="preserve">hal-03694172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic Selection: A new and efficient alternative to genomic selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of phenomic prediction as an alternative to genomic prediction in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lazerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Brault</w:t>
+                <w:t xml:space="preserve">Miguel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2467, pp.397-420. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-022-00940-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654962v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomic Selection: A new and efficient alternative to genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.uhac041. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2467, pp.397-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694172v1</w:t>
+                <w:t xml:space="preserve">hal-03654962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing multivariate, penalized regression methods for genomic prediction and QTL detection of drought-related traits in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,51 +968,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1020,51 +1020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t>
@@ -1106,90 +1106,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Doligez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics: Pioneering Wines (PIWIs) - Innovation and Tradition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t>
@@ -1257,64 +1257,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgilio Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Landu, Germany</w:t>
@@ -1369,51 +1369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perrot-Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,90 +1621,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of univariate and multivariate models for marker selection and genomic prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference of Quantitative Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Brisbane, Australia</w:t>
@@ -2096,51 +2096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B62FE89B"/>
+    <w:nsid w:val="7223422F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-brault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7892-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane B&#233;cart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2024.63.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Conley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Fiedler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03738233v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGRO0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-brault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7892-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane B&#233;cart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2024.63.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Conley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Fiedler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03738233v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGRO0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>