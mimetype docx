--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1,2041 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1990 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charlotte Brault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charlotte-brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7892-4236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=Zp-1BcoAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing grapevine breeding efficiency through genomic prediction and selection index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bouckenooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.jkae038. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkae038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape selector: a Shiny application for grapevine breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bécart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis - Journal of Grapevine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2024.63.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic Selection: A new and efficient alternative to genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2467, pp.397-420. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of phenomic prediction as an alternative to genomic prediction in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lazerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00940-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.uhac041. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhac041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing multivariate, penalized regression methods for genomic prediction and QTL detection of drought-related traits in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.jkab248. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkab248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lazerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics: Pioneering Wines (PIWIs) - Innovation and Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of water functioning and carbon metabolism in grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Chir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Landu, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate statistical modelling for QTL detection and marker selection in a bi-parental grapevine population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Meeting of the EUCARPIA Section Biometrics in Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Prediction for Fusarium Head Blight Resistance in the Hard Red Spring Wheat Uniform Regional Scab Nursery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusarium Head Blight Forum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Cincinnati (Ohio, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of univariate and multivariate models for marker selection and genomic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping for drought tolerance in grapevine populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel‐ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Miguel Costa; Sofia Catarino; José M. Escalona; Piergiorgio Comuzzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Sustainable Viticulture and Winemaking Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-83, 2022, 978-0-323-85150-3. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85150-3.00017-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la sélection de variétés de vigne à l'aide laprédiction génomique et phénomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021AGRO0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03738233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2096,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7223422F"/>
+    <w:nsid w:val="832243FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-brault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7892-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane B&#233;cart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2024.63.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Conley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Fiedler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03738233v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGRO0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-brault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7892-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=Zp-1BcoAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane B&#233;cart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2024.63.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Conley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Fiedler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03738233v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGRO0039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>