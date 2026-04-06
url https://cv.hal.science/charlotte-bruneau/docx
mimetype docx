--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1837,234 +1837,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les modalités de la participation des adolescents et jeunes adultes atteints de cancer en activité physique adaptée et plus spécifiquement dans les dispositifs d’éducation thérapeutique pour apprendre à gérer au mieux la vie avec la maladie chronique</w:t>
+                <w:t xml:space="preserve">Quelle place pour le langage des jeunes atteints de cancer dans la recherche collaborative en sociologie du sport : le cas de la recherche ETAPE-AJA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau NACRe, Jun 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">La sociologie du sport face au langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11ème Congrès international 3SLF (Société de sociologie du sport de langue française), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854576v1</w:t>
+                <w:t xml:space="preserve">hal-04854476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour le langage des jeunes atteints de cancer dans la recherche collaborative en sociologie du sport : le cas de la recherche ETAPE-AJA</w:t>
+                <w:t xml:space="preserve">Quelle place pour le savoir d’expérience des jeunes atteints de cancer dans la recherche collabo-rative en sociologie du sport ? Le cas de la recherche ETAPE-AJA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sociologie du sport face au langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11ème Congrès international 3SLF (Société de sociologie du sport de langue française), Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Axe 2 « La promotion de la santé et du bien-être pat la pratique d’activité physique », Symposium « Expertises, évaluations et recherches collaboratives en promotion de la santé par l’activité physique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès International Les Enjeux des Jeux, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854476v1</w:t>
+                <w:t xml:space="preserve">hal-04854462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour le savoir d’expérience des jeunes atteints de cancer dans la recherche collabo-rative en sociologie du sport ? Le cas de la recherche ETAPE-AJA</w:t>
+                <w:t xml:space="preserve">Étudier les modalités de la participation des adolescents et jeunes adultes atteints de cancer en activité physique adaptée et plus spécifiquement dans les dispositifs d’éducation thérapeutique pour apprendre à gérer au mieux la vie avec la maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axe 2 « La promotion de la santé et du bien-être pat la pratique d’activité physique », Symposium « Expertises, évaluations et recherches collaboratives en promotion de la santé par l’activité physique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès International Les Enjeux des Jeux, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau NACRe, Jun 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854462v1</w:t>
+                <w:t xml:space="preserve">hal-04854576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociological research with young people</w:t>
               </w:r>
@@ -2527,165 +2527,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation du parcours de soins en hématologie : impact des caractéristiques sociales et des compétences d’usagers dans la sélection des dispositifs de soins</w:t>
+                <w:t xml:space="preserve">Entrer dans un programme d’ETP : le rôle des dispositions des patients atteints de leucémie ou de lymphome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classer, déclasser, reclasser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès de l’Association française de sociologie (AFS) - RT19, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Education thérapeutique et maladies chroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d’études du Centre d'Études et de Recherches en Psychopathologie et Psychologie de la Santé, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854511v1</w:t>
+                <w:t xml:space="preserve">hal-04854514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer dans un programme d’ETP : le rôle des dispositions des patients atteints de leucémie ou de lymphome</w:t>
+                <w:t xml:space="preserve">Orientation du parcours de soins en hématologie : impact des caractéristiques sociales et des compétences d’usagers dans la sélection des dispositifs de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education thérapeutique et maladies chroniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées d’études du Centre d'Études et de Recherches en Psychopathologie et Psychologie de la Santé, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Classer, déclasser, reclasser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de l’Association française de sociologie (AFS) - RT19, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854514v1</w:t>
+                <w:t xml:space="preserve">hal-04854511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude socio ethnographique de la co-construction à la mise en œuvre du programme d'ETP « Je gère » : Quand faire participer les usagers renvoie à des processus de sélection et d'encadrement étroits</w:t>
               </w:r>
@@ -2734,96 +2734,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire participer des patients pour co-construire un programme d’éducation thérapeutique : une autonomie très encadrée génératrice de co-formation</w:t>
+                <w:t xml:space="preserve">Modalités de sélection et d’encadrement des patients lors de la co-construction avec des professionnels de santé d’un programme d’ETP en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La participation dans les politiques sociales et médico-sociales : Quelle(s) autonomie(s) pour les acteurs ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT6 AFS, Oct 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">La médecine en délibération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international Sciences Po Lyon, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854521v1</w:t>
+                <w:t xml:space="preserve">hal-04854533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation des usagers aux dispositifs sanitaires et inégalités : les processus de sélection et d’encadrement des patients lors de la co-construction d’un programme d’Éducation thérapeutique du patient en oncologie</w:t>
               </w:r>
@@ -2872,303 +2872,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de sélection et d’encadrement des patients lors de la co-construction avec des professionnels de santé d’un programme d’ETP en oncologie</w:t>
+                <w:t xml:space="preserve">La construction de la figure du patient expert : Sélection et encadrement des patients dans l’élaboration d’un programme d’ETP en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La médecine en délibération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international Sciences Po Lyon, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Entre « personnalisation des soins » et « médecine personnalisée » : quelle place pour la personne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’études du Réseau Jeune Chercheurs Santé Société, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854533v1</w:t>
+                <w:t xml:space="preserve">hal-04854536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la figure du patient expert : Sélection et encadrement des patients dans l’élaboration d’un programme d’ETP en oncologie</w:t>
+                <w:t xml:space="preserve">Faire participer des patients pour co-construire un programme d’éducation thérapeutique : une autonomie très encadrée génératrice de co-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre « personnalisation des soins » et « médecine personnalisée » : quelle place pour la personne ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée d’études du Réseau Jeune Chercheurs Santé Société, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « La participation dans les politiques sociales et médico-sociales : Quelle(s) autonomie(s) pour les acteurs ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT6 AFS, Oct 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854536v1</w:t>
+                <w:t xml:space="preserve">hal-04854521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de recrutement et d’encadrement des expertises d’usages dans la conception du pro-gramme régional d’éducation thérapeutique « Cancer et traitement oral : Je gère ! »</w:t>
+                <w:t xml:space="preserve">Les modes de coordination des usagers et professionnels de santé autour du programme ETP « Anti-cancéreux Oraux (ACO) : Je gère »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programmes d’éducation thérapeutiques et modes de coordination des expertises d’usages, tech-niques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées d’études du contrat REFLEXISS (INCa), Feb 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La participation des usagers en santé, mode de coordination des expertises d’usages, techniques et scientifiques dans le cadre de la recherche interventionnelle en santé des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d’études internationales du contrat REFLEXISS (INCa), May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854546v1</w:t>
+                <w:t xml:space="preserve">hal-04854542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de coordination des usagers et professionnels de santé autour du programme ETP « Anti-cancéreux Oraux (ACO) : Je gère »</w:t>
+                <w:t xml:space="preserve">Les modes de recrutement et d’encadrement des expertises d’usages dans la conception du pro-gramme régional d’éducation thérapeutique « Cancer et traitement oral : Je gère ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La participation des usagers en santé, mode de coordination des expertises d’usages, techniques et scientifiques dans le cadre de la recherche interventionnelle en santé des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées d’études internationales du contrat REFLEXISS (INCa), May 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Programmes d’éducation thérapeutiques et modes de coordination des expertises d’usages, tech-niques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d’études du contrat REFLEXISS (INCa), Feb 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854542v1</w:t>
+                <w:t xml:space="preserve">hal-04854546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3650,51 +3650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE777B90"/>
+    <w:nsid w:val="C9574E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3881,51 +3881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0590-2360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044917" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0143" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. G&#233;nolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854476v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0590-2360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044917" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0143" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. G&#233;nolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>