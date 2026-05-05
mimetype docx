--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -2527,165 +2527,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer dans un programme d’ETP : le rôle des dispositions des patients atteints de leucémie ou de lymphome</w:t>
+                <w:t xml:space="preserve">Orientation du parcours de soins en hématologie : impact des caractéristiques sociales et des compétences d’usagers dans la sélection des dispositifs de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education thérapeutique et maladies chroniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées d’études du Centre d'Études et de Recherches en Psychopathologie et Psychologie de la Santé, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Classer, déclasser, reclasser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de l’Association française de sociologie (AFS) - RT19, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854514v1</w:t>
+                <w:t xml:space="preserve">hal-04854511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation du parcours de soins en hématologie : impact des caractéristiques sociales et des compétences d’usagers dans la sélection des dispositifs de soins</w:t>
+                <w:t xml:space="preserve">Entrer dans un programme d’ETP : le rôle des dispositions des patients atteints de leucémie ou de lymphome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classer, déclasser, reclasser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès de l’Association française de sociologie (AFS) - RT19, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Education thérapeutique et maladies chroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d’études du Centre d'Études et de Recherches en Psychopathologie et Psychologie de la Santé, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854511v1</w:t>
+                <w:t xml:space="preserve">hal-04854514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude socio ethnographique de la co-construction à la mise en œuvre du programme d'ETP « Je gère » : Quand faire participer les usagers renvoie à des processus de sélection et d'encadrement étroits</w:t>
               </w:r>
@@ -2734,165 +2734,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de sélection et d’encadrement des patients lors de la co-construction avec des professionnels de santé d’un programme d’ETP en oncologie</w:t>
+                <w:t xml:space="preserve">Faire participer des patients pour co-construire un programme d’éducation thérapeutique : une autonomie très encadrée génératrice de co-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La médecine en délibération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international Sciences Po Lyon, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque « La participation dans les politiques sociales et médico-sociales : Quelle(s) autonomie(s) pour les acteurs ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT6 AFS, Oct 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854533v1</w:t>
+                <w:t xml:space="preserve">hal-04854521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation des usagers aux dispositifs sanitaires et inégalités : les processus de sélection et d’encadrement des patients lors de la co-construction d’un programme d’Éducation thérapeutique du patient en oncologie</w:t>
+                <w:t xml:space="preserve">Modalités de sélection et d’encadrement des patients lors de la co-construction avec des professionnels de santé d’un programme d’ETP en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Santé : équité ou égalité ? Définir, mesurer, agir »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La médecine en délibération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international Sciences Po Lyon, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854526v1</w:t>
+                <w:t xml:space="preserve">hal-04854533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la figure du patient expert : Sélection et encadrement des patients dans l’élaboration d’un programme d’ETP en oncologie</w:t>
               </w:r>
@@ -2941,351 +2941,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire participer des patients pour co-construire un programme d’éducation thérapeutique : une autonomie très encadrée génératrice de co-formation</w:t>
+                <w:t xml:space="preserve">Participation des usagers aux dispositifs sanitaires et inégalités : les processus de sélection et d’encadrement des patients lors de la co-construction d’un programme d’Éducation thérapeutique du patient en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La participation dans les politiques sociales et médico-sociales : Quelle(s) autonomie(s) pour les acteurs ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT6 AFS, Oct 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque « Santé : équité ou égalité ? Définir, mesurer, agir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854521v1</w:t>
+                <w:t xml:space="preserve">hal-04854526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de coordination des usagers et professionnels de santé autour du programme ETP « Anti-cancéreux Oraux (ACO) : Je gère »</w:t>
+                <w:t xml:space="preserve">Les modes de recrutement et d’encadrement des expertises d’usages dans la conception du pro-gramme régional d’éducation thérapeutique « Cancer et traitement oral : Je gère ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La participation des usagers en santé, mode de coordination des expertises d’usages, techniques et scientifiques dans le cadre de la recherche interventionnelle en santé des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées d’études internationales du contrat REFLEXISS (INCa), May 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Programmes d’éducation thérapeutiques et modes de coordination des expertises d’usages, tech-niques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d’études du contrat REFLEXISS (INCa), Feb 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854542v1</w:t>
+                <w:t xml:space="preserve">hal-04854546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de recrutement et d’encadrement des expertises d’usages dans la conception du pro-gramme régional d’éducation thérapeutique « Cancer et traitement oral : Je gère ! »</w:t>
+                <w:t xml:space="preserve">Les modes de coordination des usagers et professionnels de santé autour du programme ETP « Anti-cancéreux Oraux (ACO) : Je gère »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programmes d’éducation thérapeutiques et modes de coordination des expertises d’usages, tech-niques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées d’études du contrat REFLEXISS (INCa), Feb 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La participation des usagers en santé, mode de coordination des expertises d’usages, techniques et scientifiques dans le cadre de la recherche interventionnelle en santé des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d’études internationales du contrat REFLEXISS (INCa), May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854546v1</w:t>
+                <w:t xml:space="preserve">hal-04854542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of physical activity commitment in adolescents and young adult with cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction et réception d'un programme d'exercice aérobie en oncologie pulmonaire: une étude sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème journées jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ONE HEALTH EN ACTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, ENS Lyon, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854414v1</w:t>
+                <w:t xml:space="preserve">hal-05592572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of physical activity commitment in adolescents and young adult with cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème journées jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating the expertise of scientists, health professionals and patients in interventional re-search against cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3314,51 +3422,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old tensions, emerging paradoxes in health: rights, knowledge, and trust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lisbon (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3368,51 +3476,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bioy (dir.), La régulation publique des centres de ressources biologiques : le cas des tumorothèques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3421,51 +3529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3475,114 +3583,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience patient : la construction des compétences des malades atteints d’hémopathies malignes par les dispositifs hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Toulouse III Paul Sabatier, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03613267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3650,51 +3758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9574E2E"/>
+    <w:nsid w:val="36F5054D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3881,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0590-2360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044917" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0143" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. G&#233;nolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0590-2360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044917" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0143" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. G&#233;nolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>