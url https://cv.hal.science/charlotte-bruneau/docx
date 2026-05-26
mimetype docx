--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,3703 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3651 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:162.0253164557px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charlotte Bruneau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Faculté de médecine Lyon-Est, Laboratoire Parcours Santé Systémique, Université Lyon 1 Claude Bernard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charlotte-bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-0590-2360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=u7EFlMQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorante en Sociologie, Université Claude Bernard Lyon 1, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-VIS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating patients in a French cancer treatment center: How to ensure therapy safety while reckoning patients’ knowledge and power to act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (6), pp.e0304899. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0304899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of physical activity commitment in adolescents and young adults with cancer: sociological protocol for a hospital-based mixed methods study (ETAPE-AJA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolf Mongondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Marec-Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.e081195. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2023-081195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’identification et de la gestion des inégalités épistémiques dans les RISP : Illustration dans la conception et la mise en œuvre d’un dispositif d’ETP en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/po.2023.044917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)production des inégalités intériorisées en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 8, Numéro 1, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et utiliser les asymétries relationnelles en éducation thérapeutique du patient : la coordination soignants-patients dans la conception d’un programme d’éducation thérapeutique en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.143-163. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.212.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des usagers aux dispositifs sanitaires et inégalités : les processus de sélection et d’encadrement des patients lors de la co-construction d’un programme d’Education thérapeutique du patient en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Génolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67, pp.S45. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme d'ETP avec des usagers : d'une autonomie encadrée à la régulation du pouvoir médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme d'ETP avec des usagers : d'une autonomie encadrée à la régulation du pouvoir médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des adolescents et jeunes adultes atteints de cancer aux activités physiques adaptées et inégalités : Effets des socialisations et des trajectoires de maladie sur les formes de rapport à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corpo-relles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF (Société de sociologie du sport de langue française), Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences infirmières et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions et pratiques soignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIT-CHOR, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des adolescents et jeunes adultes atteints de cancer aux activités physiques adaptées et inégalités : Effets des socialisations et des trajectoires de maladie sur les formes de rapport à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS (association française de sociologie), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les déterminants de la participation des patients aux activités physiques pendant les traitements oncologiques : Le cas des Adolescents et Jeunes Adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire - L’exercice physique au service des traitements en oncologie : de l’immunosurveillance à la participation des patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement De Recherche (GDR) sports et activités physique (CNRS), Dec 2024, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche collaborative avec des jeunes atteints de cancer comme nouveau moyen de transformation et de production des savoirs en sociologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement : La sociologie face aux "innovations" sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12ème Congrès international 3SLF (Société de sociologie du sport de langue française), Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche ALLIANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche collaborative et adolescents/jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème colloque international sur le partenariat de soin avec les patients, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des socialisations et des trajectoires de maladie sur la participation en activité physique adaptée : le cas des adolescents et jeunes adultes atteints de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Activité physique et santé : la fabrique des (in)égalités sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT19-31 AFS, Nov 2024, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des savoirs expérientiels des jeunes atteints de cancer dans la recherche collaborative : Le cas de la recherche ALLIANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels savoirs expérientiels pour quels usages ? Les savoirs expérientiels personnels, collectifs ou pairjectifs en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international du programme EXPAIRs, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de savoirs-pouvoirs dans la RISP : du travail d’identification à la gestion des inégalités épistémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir, agir avec et pour les citoyens, patients, travailleurs : apports dans le champ du cancer de la recherche interventionnelle en santé des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6ème colloque international francophone sur la recherche interventionnelle en santé des populations de l'INCa, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des adolescents et jeunes adultes : l’expérience du projet ALLIANCE au Centre Léon Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Cancers, corps et sciences sociales : l’activité physique comme révélateur de dynamiques plurielles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour le langage des jeunes atteints de cancer dans la recherche collaborative en sociologie du sport : le cas de la recherche ETAPE-AJA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociologie du sport face au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11ème Congrès international 3SLF (Société de sociologie du sport de langue française), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour le savoir d’expérience des jeunes atteints de cancer dans la recherche collabo-rative en sociologie du sport ? Le cas de la recherche ETAPE-AJA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2 « La promotion de la santé et du bien-être pat la pratique d’activité physique », Symposium « Expertises, évaluations et recherches collaboratives en promotion de la santé par l’activité physique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès International Les Enjeux des Jeux, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les modalités de la participation des adolescents et jeunes adultes atteints de cancer en activité physique adaptée et plus spécifiquement dans les dispositifs d’éducation thérapeutique pour apprendre à gérer au mieux la vie avec la maladie chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau NACRe, Jun 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological research with young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric clinical research, therapeutic innovation and rare diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès International Children’s Advisory Network (ICAN), Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible tous les registres experts, rendre disponible le DISSPO : les défis de la collaboration dans la RISP EXPERTISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« DispositifColloque international francophones de soutien des personnes touchées par un cancer et leur entourage : apports de la recherche interventionnelle en santé des populations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCa, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des usagers en ETP : du partenariat soignant-soigné à la réaffirmation du pouvoir médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international sur le partenariat de soin avec les patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne (Toulouse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des usagers aux dispositifs sanitaires et inégalités : les processus de sélection et d’encadrement des patients lors de la co-construction d’un programme d’ETP en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en santé et VIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de la Société Française de Lutte contre le Sida (SFLS), Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la participation du patient au parcours de soin : du partenariat entre malades et professionnel-les de la santé et co-production de relations asymétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association française de sociologie (AFS) - RT19, Jul 2021, En ligne (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale des compétences des usagers en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences midi de l’Institut Santé Société à l’Université du Québec à Montréal (UQAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation du parcours de soins en hématologie : impact des caractéristiques sociales et des compétences d’usagers dans la sélection des dispositifs de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classer, déclasser, reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association française de sociologie (AFS) - RT19, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans un programme d’ETP : le rôle des dispositions des patients atteints de leucémie ou de lymphome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education thérapeutique et maladies chroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’études du Centre d'Études et de Recherches en Psychopathologie et Psychologie de la Santé, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude socio ethnographique de la co-construction à la mise en œuvre du programme d'ETP « Je gère » : Quand faire participer les usagers renvoie à des processus de sélection et d'encadrement étroits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RT1-19 de l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en conformité RGPD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS « Traiter et analyser des données en Sciences Humaines et Sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme (MSH) Toulouse, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire participer des patients pour co-construire un programme d’éducation thérapeutique : une autonomie très encadrée génératrice de co-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La participation dans les politiques sociales et médico-sociales : Quelle(s) autonomie(s) pour les acteurs ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT6 AFS, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de sélection et d’encadrement des patients lors de la co-construction avec des professionnels de santé d’un programme d’ETP en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médecine en délibération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international Sciences Po Lyon, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des usagers aux dispositifs sanitaires et inégalités : les processus de sélection et d’encadrement des patients lors de la co-construction d’un programme d’Éducation thérapeutique du patient en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé : équité ou égalité ? Définir, mesurer, agir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la figure du patient expert : Sélection et encadrement des patients dans l’élaboration d’un programme d’ETP en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre « personnalisation des soins » et « médecine personnalisée » : quelle place pour la personne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’études du Réseau Jeune Chercheurs Santé Société, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de recrutement et d’encadrement des expertises d’usages dans la conception du pro-gramme régional d’éducation thérapeutique « Cancer et traitement oral : Je gère ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes d’éducation thérapeutiques et modes de coordination des expertises d’usages, tech-niques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’études du contrat REFLEXISS (INCa), Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de coordination des usagers et professionnels de santé autour du programme ETP « Anti-cancéreux Oraux (ACO) : Je gère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des usagers en santé, mode de coordination des expertises d’usages, techniques et scientifiques dans le cadre de la recherche interventionnelle en santé des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’études internationales du contrat REFLEXISS (INCa), May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et réception d'un programme d'exercice aérobie en oncologie pulmonaire: une étude sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONE HEALTH EN ACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, ENS Lyon, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of physical activity commitment in adolescents and young adult with cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème journées jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating the expertise of scientists, health professionals and patients in interventional re-search against cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old tensions, emerging paradoxes in health: rights, knowledge, and trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbon (Portugal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bioy (dir.), La régulation publique des centres de ressources biologiques : le cas des tumorothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience patient : la construction des compétences des malades atteints d’hémopathies malignes par les dispositifs hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Toulouse III Paul Sabatier, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03613267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3758,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36F5054D"/>
+    <w:nsid w:val="1B56BAB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3989,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0590-2360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044917" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0143" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. G&#233;nolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0590-2360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=u7EFlMQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304899" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044917" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. G&#233;nolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854476v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>