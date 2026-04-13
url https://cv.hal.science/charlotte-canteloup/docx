--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -3699,248 +3699,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing deceptive behaviours in Tonkean macaques (Macaca tonkeana)</w:t>
+                <w:t xml:space="preserve">‘Unwilling’ versus ‘unable’: Tonkean macaques’ understanding of human goal-directed actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003443⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e3227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089173v1</w:t>
+                <w:t xml:space="preserve">hal-04756228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Unwilling’ versus ‘unable’: Tonkean macaques’ understanding of human goal-directed actions</w:t>
+                <w:t xml:space="preserve">Factors influencing deceptive behaviours in Tonkean macaques (Macaca tonkeana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.e3227. </w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (7-8), pp.765-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.3227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756228v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Tonkean macaques ( Macaca tonkeana ) perceive what conspecifics do and do not see?</w:t>
               </w:r>
@@ -3952,51 +3952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5017,51 +5017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Beurrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moujahed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schmid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Filippis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daviaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gareta Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kerjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saein Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahayu Oktaviani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Harrison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Mardiastuti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Dongre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Serda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonho Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zimmermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Alvino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Montenegro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198869252.013.24" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lant&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cantat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108591" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga-Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23232" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aguenounon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Altschul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26451/abc.09.04.06.2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud S. Aguenounon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ballesta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bustamante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.8808" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Waal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoppitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14209-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.4326" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Borgeaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wubs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12946" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poitrasson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003443" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1693" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0856-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0814-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Briseno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fizet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21151" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D096FQS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22342" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01675044v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAJ087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Beurrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moujahed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schmid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Filippis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daviaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gareta Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kerjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saein Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahayu Oktaviani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Harrison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Mardiastuti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Dongre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Serda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonho Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zimmermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Alvino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Montenegro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198869252.013.24" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lant&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cantat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108591" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga-Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23232" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aguenounon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Altschul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26451/abc.09.04.06.2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud S. Aguenounon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ballesta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bustamante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.8808" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Waal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoppitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14209-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.4326" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Borgeaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wubs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12946" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poitrasson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003443" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1693" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0856-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0814-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Briseno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fizet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21151" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D096FQS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22342" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01675044v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAJ087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>