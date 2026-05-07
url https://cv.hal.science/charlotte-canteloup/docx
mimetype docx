--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -100,411 +100,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of Mama's Shadow, but Not Too Far: Socialisation in Juvenile Vervet Monkeys</w:t>
+                <w:t xml:space="preserve">Culture Can vervet monkeys learn from a robot?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mawa Dafreville</w:t>
+                <w:t xml:space="preserve">Théo Lemeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+                <w:t xml:space="preserve">Mohammed Khouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica van de Waal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michelle Moujahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia de Filippis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, culture conference, Feb 2025, Utrecht (Netherland), Netherlands</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357700v1</w:t>
+                <w:t xml:space="preserve">hal-05356846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la communication chez les singes vervets (Chlorocebus pygerythrus) : exploration des préférences de signalisation à travers l'âge et les groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Beurrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawa Dafreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème colloque de la société française pour l'étude du comportement animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société française pour l'étude du comportement animal, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture Can vervet monkeys learn from a robot?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Out of Mama's Shadow, but Not Too Far: Socialisation in Juvenile Vervet Monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Khouni</w:t>
+                <w:t xml:space="preserve">Mawa Dafreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Moujahed</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erica van de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Utrecht (Netherland), Netherlands</w:t>
+              <w:t xml:space="preserve">, culture conference, Feb 2025, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356846v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do social tolerance, age, sex and rank shape neophobia in three macaque species ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lemeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème colloque de la société française pour l'étude du comportement animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société française pour l'étude du comportement animal, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -529,90 +529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un an, un tournant ? Le développement social de jeunes vervets sauvages (Chlorocebus pygerythrus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawa Dafreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Beurrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème colloque de la société française pour l'étude du comportement animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société française pour l'étude du comportement animal, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -663,64 +663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Gareta García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouan Bshary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -762,103 +762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can vervet monkeys learn from a robot?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lemeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Moujahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia de Filippis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lausanne, Switzerland</w:t>
@@ -887,51 +887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives in primatology: unleashing knowledge with Revue de Primatologie (RdP), a pioneering, free, and open-access journal by researchers for researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,64 +1025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring social traditions in wild vervet monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kerjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1146,51 +1146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahayu Oktaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel A Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Mardiastuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1245,64 +1245,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entry and spread of novel foraging behaviour from immigrant male vervet monkeys into groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooja Dongre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology 20: The Swiss annual meeting of organismal biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1327,51 +1327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macaques de Tonkean perçoivent-ils ce que peuvent et ne peuvent pas voir leurs congénères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,51 +1431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macaques de Tonkean sont-ils capables de perspective-taking visuel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1526,51 +1526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macaques de Tonkean (Macaca tonkeana) et les macaques rhésus (Macaca mulatta) discriminent-ils les mêmes indices sociaux d’un partenaire humain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhesus macaques (Macaca mulatta) discriminate more finely human attentional cues than Tonkean macaques (Macaca tonkeana).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1716,51 +1716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Social Cues Are Taken into Account by Tonkean Macaques to Communicate with a Human Partner?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1811,51 +1811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les babouins olive ajustent leur comportement en fonction de l’état attentionnel du partenaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,51 +1951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequity aversion in primates: the role of social and internal standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Serda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2026,51 +2026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When monkeys meet an ANYmal robot in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,64 +2189,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentional communication in animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawa Dafreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Language and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3rd edition, 2025</w:t>
@@ -2275,64 +2275,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social learning and Culture in monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jamshid J. Tehrani; Jeremy Kendal; Rachel Kendal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Cultural Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2023, 9780198869252. </w:t>
@@ -2441,64 +2441,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2545,64 +2545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social dynamics of vervet monkeys are dependent upon group identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kerjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.108591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2675,51 +2675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2809,51 +2809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie J E Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2904,90 +2904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consistency of individual centrality across time and networks in wild vervet monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3207,51 +3207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
@@ -3289,51 +3289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of data collection and observation methods on uncertainty of social networks in wild primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Puga‐gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,77 +3406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild primates copy higher-ranked individuals in a social transmission experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hoppitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3510,51 +3510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui copier ? Les stratégies d’apprentissage social chez les animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.4326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3588,90 +3588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of social and ecological factors on the time budget of wild vervet monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Borgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125 (12), pp.902-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3705,51 +3705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Unwilling’ versus ‘unable’: Tonkean macaques’ understanding of human goal-directed actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3796,51 +3796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing deceptive behaviours in Tonkean macaques (Macaca tonkeana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3926,51 +3926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Tonkean macaques ( Macaca tonkeana ) perceive what conspecifics do and do not see?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,51 +4056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training experience in gestures affects the display of social gaze in baboons’ communication with a human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,51 +4173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentional Gestural Communication and Discrimination of Human Attentional States in Rhesus Macaques (Macaca Mulatta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,51 +4277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Tonkean Macaques (Macaca Tonkeana) Tailor Their Gestural and Visual Signals to Fit the Attentional States of a Human Partner?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4527,51 +4527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand preferences on unimanual and bimanual tasks in Tonkean macaques ( Macaca tonkeana )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,51 +4663,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de la théorie de l’Esprit chez les singes : compréhension de l’attention, des perceptions et des intentions d’autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université de Strasbourg, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016STRAJ087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4766,51 +4766,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latéralité manuelle des macaques rhésus (Macaca mulatta) et macaques de Tonkean (M. tonkeana).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5017,51 +5017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Beurrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moujahed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schmid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Filippis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daviaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gareta Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kerjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saein Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahayu Oktaviani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Harrison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Mardiastuti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Dongre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Serda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonho Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zimmermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Alvino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Montenegro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198869252.013.24" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lant&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cantat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108591" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga-Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23232" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aguenounon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Altschul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26451/abc.09.04.06.2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud S. Aguenounon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ballesta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bustamante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.8808" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Waal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoppitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14209-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.4326" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Borgeaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wubs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12946" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poitrasson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003443" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1693" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0856-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0814-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Briseno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fizet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21151" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D096FQS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22342" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01675044v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAJ087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moujahed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schmid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Filippis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Beurrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daviaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gareta Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kerjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saein Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahayu Oktaviani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Harrison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Mardiastuti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Dongre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Serda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonho Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zimmermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Alvino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Montenegro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198869252.013.24" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lant&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cantat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108591" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga-Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23232" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aguenounon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Altschul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26451/abc.09.04.06.2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud S. Aguenounon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ballesta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bustamante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.8808" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Waal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoppitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14209-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.4326" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Borgeaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wubs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12946" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poitrasson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Anderson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003443" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1693" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0856-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0814-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Briseno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fizet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21151" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D096FQS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22342" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01675044v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAJ087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>