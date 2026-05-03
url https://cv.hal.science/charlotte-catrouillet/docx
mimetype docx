--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -700,3721 +700,3989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04608979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of environmental and polystyrene plastic particles on the bivalve Corbicula fluminea: focus on the molecular responses</w:t>
+                <w:t xml:space="preserve">Rare Earth Elements binding humic acids: NICA-Donnan modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oïhana Latchere</w:t>
+                <w:t xml:space="preserve">Alba Otero-Fariña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Roman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan E Groenenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (7), pp.709-721. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.EN23049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-024-02769-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN23049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761750v1</w:t>
+                <w:t xml:space="preserve">hal-04184021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano(micro)plastic mobility in soil: Metallic additives and Sr isotopes as potential tracers</w:t>
+                <w:t xml:space="preserve">Toxicity of environmental and polystyrene plastic particles on the bivalve Corbicula fluminea: focus on the molecular responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wahl</w:t>
+                <w:t xml:space="preserve">Oïhana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Dia</w:t>
+                <w:t xml:space="preserve">Coraline Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imane Khatib</w:t>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135153⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (7), pp.709-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-024-02769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642241v1</w:t>
+                <w:t xml:space="preserve">hal-04761750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental fate of nanoplastics: What we know and what we need to know about aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano(micro)plastic mobility in soil: Metallic additives and Sr isotopes as potential tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pradel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gigault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Vilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2023.100453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 476, pp.135153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-03962181v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum from microplastics to nanoplastics: effects of size and source on the estuarine bivalve Scrobicularia plana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The environmental fate of nanoplastics: What we know and what we need to know about aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.100453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2023.100453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-25588-3⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">insu-03962211v1</w:t>
+                <w:t xml:space="preserve">insu-03962181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nanomagnetite stoichiometry (Fe(II)/Fe(III)) under contrasting pH and redox conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+                <w:t xml:space="preserve">Continuum from microplastics to nanoplastics: effects of size and source on the estuarine bivalve Scrobicularia plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (7), pp.2363-2371. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.45725-45739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2en00112h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-25588-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-03681055v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03962211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: A focus on organic matter influence in Daphnia magna standard test</w:t>
+                <w:t xml:space="preserve">Prediction of nanomagnetite stoichiometry (Fe(II)/Fe(III)) under contrasting pH and redox conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lachaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+                <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Frank Heberling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Poirier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119554⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2363-2371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2en00112h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03681096v1</w:t>
+                <w:t xml:space="preserve">insu-03681055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of size continuum from nanoplastics to microplastics on marine mussel Mytilus edulis: Comparison in vitro/in vivo exposure scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coraline Roman</w:t>
+                <w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: A focus on organic matter influence in Daphnia magna standard test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mahé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Gigault</w:t>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2022.109512⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307, pp.119554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03857534v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03681096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Organic Matter Quality Highlights the Ways in Which Organic Matter Is Removed from Wetland Soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of size continuum from nanoplastics to microplastics on marine mussel Mytilus edulis: Comparison in vitro/in vivo exposure scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Kerloc'H</w:t>
+                <w:t xml:space="preserve">Coraline Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11030134⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.109512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2022.109512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03169242v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03857534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How crucial is the impact of calcium on the reactivity of iron-organic matter aggregates? Insights from arsenic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+                <w:t xml:space="preserve">Monitoring the Organic Matter Quality Highlights the Ways in Which Organic Matter Is Removed from Wetland Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+                <w:t xml:space="preserve">Julien Kerloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jestin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124127⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11030134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02959672v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03169242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals in microplastics: determining which are additive, adsorbed, and bioavailable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling rare earth elements binding to humic acids with model VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imane Khatib</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Fauny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wahl</w:t>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (4), pp.553-558. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 567, pp.120099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1EM00017A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03172182v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03137052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rare earth elements binding to humic acids with model VII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">How crucial is the impact of calcium on the reactivity of iron-organic matter aggregates? Insights from arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 404, part A, pp.124127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03137052v1</w:t>
+                <w:t xml:space="preserve">insu-02959672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled As and Mn redox transformations in an Fe(0) electrocoagulation system: competition for reactive oxidants and sorption sites</w:t>
+                <w:t xml:space="preserve">Metals in microplastics: determining which are additive, adsorbed, and bioavailable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Manetti</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Boureau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentin Fauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b07099⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.553-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1EM00017A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820607v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03172182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Earth Elements as tracers of active colloidal organic matter composition</w:t>
+                <w:t xml:space="preserve">Coupled As and Mn redox transformations in an Fe(0) electrocoagulation system: competition for reactive oxidants and sorption sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachiko Hirosue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Guenet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Manetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasquelin Peña</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN19159⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.7165 - 7174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b07099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348896v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term variations of platinum concentrations in contrasting coastal environments: The role of primary producers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teba Gil-Díaz</w:t>
+                <w:t xml:space="preserve">Rare Earth Elements as tracers of active colloidal organic matter composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Schäfer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bossy</w:t>
+                <w:t xml:space="preserve">Helene Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103782⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN19159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637475v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability and sources of platinum in a contaminated harbor – tracing coastal urban inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Short-term variations of platinum concentrations in contrasting coastal environments: The role of primary producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teba Gil-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN19160⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.103782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637370v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing platinum accumulation kinetics in oyster Crassostrea gigas, a sentinel species in coastal marine environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Spatial variability and sources of platinum in a contaminated harbor – tracing coastal urban inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beñat Zaldibar</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teba Gil-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Medrano</w:t>
+                <w:t xml:space="preserve">Mary-Lou Tercier-Waeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 615, pp.652-663. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.105-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN19160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637354v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling metal ion-humic substances complexation in highly saline conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing platinum accumulation kinetics in oyster Crassostrea gigas, a sentinel species in coastal marine environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi M Marsac</w:t>
+                <w:t xml:space="preserve">Lionel Dutruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhu L Banik</w:t>
+                <w:t xml:space="preserve">Beñat Zaldibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes L Lützenkirchen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian M Marquardt</w:t>
+                <w:t xml:space="preserve">Rebeca Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 615, pp.652-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01467504v1</w:t>
+                <w:t xml:space="preserve">hal-03637354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does As(III) interact with Fe(II), Fe(III) and organic matter through ternary complexes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling metal ion-humic substances complexation in highly saline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi M Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu L Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes L Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edwige Demangeat</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.02.047⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01277130v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01467504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol groups controls on arsenite binding by organic matter: New experimental and modeling evidence</w:t>
+                <w:t xml:space="preserve">Does As(III) interact with Fe(II), Fe(III) and organic matter through ternary complexes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 460, pp.310-320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.045⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 470, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187067v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01277130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thiol groups controls on arsenite binding by organic matter: New experimental and modeling evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 460, pp.310-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01187067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 372, pp.109-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00965127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Ecotoxicity of Waters from a Pristine Creek on Ultramafic substrate (Pluhuv Bor, Czechia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Normant</w:t>
+                <w:t xml:space="preserve">Legacy Plastics Release Toxic Metal(oid)s During Environmental Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pécheul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2025.25368⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-14887, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-14887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054100v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05569763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Speciation of Cerium in the Presence of Natural Organic Matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+                <w:t xml:space="preserve">Baseline Ecotoxicity of Waters from a Pristine Creek on Ultramafic substrate (Pluhuv Bor, Czechia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Normant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (CZ), Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.25368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2025.26409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-05325844v1</w:t>
+                <w:t xml:space="preserve">hal-05054100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu redox speciation at Magnetite surface: A Cu L3,2-Edge Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox Speciation of Cerium in the Presence of Natural Organic Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terjini Kiththangodage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaimy Scaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th SOLEIL users' meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society., Jul 2025, Prague, Czech Republic. Paper 26409, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.26409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05325677v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05325844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rare earth element ‘probe’ : Investigation of the water/solid interfaces and their impact on the rare earth element dissemination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+                <w:t xml:space="preserve">Cu redox speciation at Magnetite surface: A Cu L3,2-Edge Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimy Scaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th SOLEIL users' meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Synchrotron SOLEIL (Saint-Aubin), France. pp.OC-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04187798v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05325677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cr(III) - Cr(VI): variability of the speciation of chromium released into the environment by microplastic weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04187865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the impact of the environmental conditions on the stoichiometry (Fe(II)/Fe(III)) of magnetite nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
+                <w:t xml:space="preserve">The Rare earth element ‘probe’ : Investigation of the water/solid interfaces and their impact on the rare earth element dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04187909v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04187798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Of The Polymer Degradation On The Metallic Additives Distribution In Microplastics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">Prediction of the impact of the environmental conditions on the stoichiometry (Fe(II)/Fe(III)) of magnetite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heberling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04438360v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04187909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact Of The Polymer Degradation On The Metallic Additives Distribution In Microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04438360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: a focus on organic matter influence in Daphnia magna standard test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4424,176 +4692,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel Ecotoxicity to Raphidocelis subcapitata in Standard ISO Medium vs. Ultramafic Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Frongia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Nanomagnetite Stoichiometry (Fe(II)/Fe(III)) Influence the Surface Speciation of Trivalent Chromium?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaimy Scaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4602,226 +4870,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Seville, Spain. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05325736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Of The Polymer Degradation On The Metallic Additives Distribution In Microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04187811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4831,151 +5099,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4985,130 +5253,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeOHeLiS (Géochimie Élémentaire et Isotopique) / OSUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5118,114 +5386,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interactions between arsenic, iron and organic mater in anoxic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth Sciences. Université de Rennes, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015REN1S043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01236989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5293,51 +5561,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="742719B0"/>
+    <w:nsid w:val="4EB25755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5524,51 +5792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-catrouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0123-2546" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lemoing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#239;hana Latchere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02769-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wahl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khatib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03962181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pradel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2023.100453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03962211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25588-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heberling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00112h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mah&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2022.109512" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerloc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124127" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03172182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fauny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00017A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120099" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Hirosue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Manetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasquelin Pe&#241;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07099" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Abdou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teba Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103782" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lou Tercier-Waeber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19160" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Zaldibar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Medrano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.078" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Marquardt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.02.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.02.047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05054100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Normant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.25368" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terjini Kiththangodage" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26409" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187865v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04967639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frongia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Salles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325736v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03176390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blancho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01236989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S043" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-catrouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0123-2546" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lemoing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#239;hana Latchere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02769-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khatib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03962181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pradel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2023.100453" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03962211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25588-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heberling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00112h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2022.109512" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerloc'H" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120099" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03172182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fauny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00017A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Hirosue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Manetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasquelin Pe&#241;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Abdou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teba Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103782" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lou Tercier-Waeber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Zaldibar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Medrano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.078" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Marquardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.02.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.02.047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.045" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569763v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;cheul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05054100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Normant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.25368" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325844v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terjini Kiththangodage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26409" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187909v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04967639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frongia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Salles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03176390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blancho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01236989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S043" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>