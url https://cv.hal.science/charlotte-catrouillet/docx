--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -428,701 +428,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer effects of PS nanoplastics and field-derived nanoplastics in the freshwater clam Corbicula fluminea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibrium surface complexation modeling with metastable natural colloids: the key to predict the oxidation state distribution of trace elements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oihana Latchere</w:t>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Métais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107160⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.101820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848871v1</w:t>
+                <w:t xml:space="preserve">insu-04608979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium surface complexation modeling with metastable natural colloids: the key to predict the oxidation state distribution of trace elements?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare Earth Elements binding humic acids: NICA-Donnan modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Otero-Fariña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan E Groenenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101820⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.EN23049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN23049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04608979v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Earth Elements binding humic acids: NICA-Donnan modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano(micro)plastic mobility in soil: Metallic additives and Sr isotopes as potential tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Otero-Fariña</w:t>
+                <w:t xml:space="preserve">David Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Janot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imane Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN23049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 476, pp.135153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04184021v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of environmental and polystyrene plastic particles on the bivalve Corbicula fluminea: focus on the molecular responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oïhana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oïhana Latchere</w:t>
+                <w:t xml:space="preserve">Coraline Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Roman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (7), pp.709-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-024-02769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano(micro)plastic mobility in soil: Metallic additives and Sr isotopes as potential tracers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic transfer effects of PS nanoplastics and field-derived nanoplastics in the freshwater clam Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Dia</w:t>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vilbert</w:t>
+                <w:t xml:space="preserve">Magalie Lemoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Khatib</w:t>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 476, pp.135153. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.107160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642241v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental fate of nanoplastics: What we know and what we need to know about aggregation</w:t>
               </w:r>
@@ -1216,103 +1216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum from microplastics to nanoplastics: effects of size and source on the estuarine bivalve Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.45725-45739. </w:t>
@@ -1622,77 +1622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of size continuum from nanoplastics to microplastics on marine mussel Mytilus edulis: Comparison in vitro/in vivo exposure scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,559 +1750,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03857534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Organic Matter Quality Highlights the Ways in Which Organic Matter Is Removed from Wetland Soil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How crucial is the impact of calcium on the reactivity of iron-organic matter aggregates? Insights from arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kerloc'H</w:t>
+                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11030134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 404, part A, pp.124127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03169242v1</w:t>
+                <w:t xml:space="preserve">insu-02959672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rare earth elements binding to humic acids with model VII</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metals in microplastics: determining which are additive, adsorbed, and bioavailable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120099⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.553-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1EM00017A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03137052v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03172182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How crucial is the impact of calcium on the reactivity of iron-organic matter aggregates? Insights from arsenic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+                <w:t xml:space="preserve">Modeling rare earth elements binding to humic acids with model VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124127⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 567, pp.120099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02959672v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03137052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals in microplastics: determining which are additive, adsorbed, and bioavailable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the Organic Matter Quality Highlights the Ways in Which Organic Matter Is Removed from Wetland Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kerloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Fauny</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (4), pp.553-558. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1EM00017A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11030134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03172182v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03169242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled As and Mn redox transformations in an Fe(0) electrocoagulation system: competition for reactive oxidants and sorption sites</w:t>
               </w:r>
@@ -2457,64 +2457,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), pp.133-139. </w:t>
@@ -3101,77 +3101,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does As(III) interact with Fe(II), Fe(III) and organic matter through ternary complexes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3235,77 +3235,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol groups controls on arsenite binding by organic matter: New experimental and modeling evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3369,77 +3369,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pécheul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4043,527 +4043,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05325677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr(III) - Cr(VI): variability of the speciation of chromium released into the environment by microplastic weathering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Gigault</w:t>
+                <w:t xml:space="preserve">Prediction of the impact of the environmental conditions on the stoichiometry (Fe(II)/Fe(III)) of magnetite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heberling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04187865v1</w:t>
+                <w:t xml:space="preserve">insu-04187909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rare earth element ‘probe’ : Investigation of the water/solid interfaces and their impact on the rare earth element dissemination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Impact Of The Polymer Degradation On The Metallic Additives Distribution In Microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04187798v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04438360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the impact of the environmental conditions on the stoichiometry (Fe(II)/Fe(III)) of magnetite nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+                <w:t xml:space="preserve">Cr(III) - Cr(VI): variability of the speciation of chromium released into the environment by microplastic weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04187909v1</w:t>
+                <w:t xml:space="preserve">insu-04187865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Of The Polymer Degradation On The Metallic Additives Distribution In Microplastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Khatib</w:t>
+                <w:t xml:space="preserve">The Rare earth element ‘probe’ : Investigation of the water/solid interfaces and their impact on the rare earth element dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04438360v1</w:t>
+                <w:t xml:space="preserve">insu-04187798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: a focus on organic matter influence in Daphnia magna standard test</w:t>
               </w:r>
@@ -4956,103 +4956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Of The Polymer Degradation On The Metallic Additives Distribution In Microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
@@ -5306,51 +5306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5561,51 +5561,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EB25755"/>
+    <w:nsid w:val="F480F829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5792,51 +5792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-catrouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0123-2546" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lemoing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#239;hana Latchere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02769-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khatib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03962181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pradel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2023.100453" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03962211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25588-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heberling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00112h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2022.109512" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerloc'H" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120099" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03172182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fauny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00017A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Hirosue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Manetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasquelin Pe&#241;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Abdou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teba Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103782" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lou Tercier-Waeber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Zaldibar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Medrano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.078" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Marquardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.02.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.02.047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.045" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569763v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;cheul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05054100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Normant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.25368" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325844v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terjini Kiththangodage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26409" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187909v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04967639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frongia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Salles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03176390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blancho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01236989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S043" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-catrouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0123-2546" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wahl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khatib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#239;hana Latchere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02769-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lemoing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03962181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pradel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2023.100453" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03962211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25588-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heberling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00112h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2022.109512" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124127" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03172182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fauny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00017A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120099" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerloc'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Hirosue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Manetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasquelin Pe&#241;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Abdou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teba Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103782" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lou Tercier-Waeber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Zaldibar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Medrano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.078" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Marquardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.02.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.02.047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.045" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569763v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;cheul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05054100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Normant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.25368" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325844v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terjini Kiththangodage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26409" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438360v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04967639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frongia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Salles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03176390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blancho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01236989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S043" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>