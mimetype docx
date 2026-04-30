--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -562,252 +562,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local climate change adaptation plans in the US and France: Comparison and lessons learned in 2007-2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Lioubimtseva</w:t>
+                <w:t xml:space="preserve">Meaning in the face of changing climate risks: Connecting agency, sensemaking and narratives of change through transdisciplinary research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vanderlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Baztan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Chouinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte da Cunha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100577⟩</w:t>
+              <w:t xml:space="preserve">Climate Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.100224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crm.2020.100224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443356v1</w:t>
+                <w:t xml:space="preserve">hal-04566221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaning in the face of changing climate risks: Connecting agency, sensemaking and narratives of change through transdisciplinary research</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mateo Cordier</w:t>
+                <w:t xml:space="preserve">Local climate change adaptation plans in the US and France: Comparison and lessons learned in 2007-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Lioubimtseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte da Cunha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.100224. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.100577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crm.2020.100224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566221v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation planning in France: inputs from narratives of change in support of a community-led foresight process</w:t>
               </w:r>
@@ -1496,51 +1496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local representations of a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Baztan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Bremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Baztan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.3-9, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2492,51 +2492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost thaw in coastal Russian Arctic: Material and cultural dimensions at risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Doloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04454123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Mazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Cunha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03946397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lioubimtseva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021556" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Nikulkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vanderlinden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shadrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Doloisio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2021.100761" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baztan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2020.100224" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Farias Rocha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Breton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2020.100243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0277" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O&#8217;connor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8798" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04948384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todinandrasana Ramaroson Andrianjohany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Salmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vanderlinden&#178;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorghos Remvikos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Schmid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bremer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Rudder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99875-8.00005-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Brett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800883666.00018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73939-3_13" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liette Vasseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118451694.ch4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802748-6.00001-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802748-6.00018-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04190545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04454123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Mazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Cunha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03946397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lioubimtseva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021556" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Nikulkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vanderlinden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shadrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Doloisio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2021.100761" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baztan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cordier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2020.100224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Farias Rocha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Breton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2020.100243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0277" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O&#8217;connor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8798" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04948384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todinandrasana Ramaroson Andrianjohany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Salmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vanderlinden&#178;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorghos Remvikos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Schmid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bremer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Rudder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99875-8.00005-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Brett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800883666.00018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73939-3_13" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liette Vasseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118451694.ch4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802748-6.00001-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802748-6.00018-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04190545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>