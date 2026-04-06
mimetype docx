--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1188,247 +1188,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kaleidoscopic analysis of discourse markers viewed as a prismatic category: Sequential methodological approach of a multifaceted object of the language sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Discourse Markers: Theories and Methods Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255208v1</w:t>
+                <w:t xml:space="preserve">hal-04356963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaleidoscopic analysis of discourse markers viewed as a prismatic category: Sequential methodological approach of a multifaceted object of the language sciences</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse Markers: Theories and Methods Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356963v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment naviguer dans le dialogue et rendre évident ce que l’on dit ? L’exemple de « voilà »</w:t>
               </w:r>
@@ -1585,109 +1585,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et voilà!&amp;quot;: a cognitive perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques éléments d'hypothèse sur les usages de voilà d'un point de vue multimodal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Cognitive Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bangor, United Kingdom</w:t>
+              <w:t xml:space="preserve">Multimodalité et Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380240v1</w:t>
+                <w:t xml:space="preserve">hal-01380314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut apporter une expérimentation psychologique pour une analyse sémantique cognitive ? Étude du cas de l’unité « voilà ».</w:t>
               </w:r>
@@ -1913,329 +1913,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques éléments d'hypothèse sur les usages de voilà d'un point de vue multimodal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Et voilà!&amp;quot;: a cognitive perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité et Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6th Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380314v1</w:t>
+                <w:t xml:space="preserve">hal-01380240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence de points de vue et signalement d'informations dans l'argumentation. L'exemple de « voilà »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque ARGAGE 2015 : Argumentation et langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989057v1</w:t>
+                <w:t xml:space="preserve">hal-01380326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence de points de vue et signalement d'informations dans l'argumentation. L'exemple de « voilà »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARGAGE 2015 : Argumentation et langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380326v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche des pauses silencieuses en termes de Cognitive Discourse Analysis : étude d’un corpus oral spontané médiatique</w:t>
               </w:r>
@@ -3064,420 +3064,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective multimodale: quelques pistes à partir du cas de la multimodalité télévisuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« En veux-tu, en voilà ». Polysémie, usages et fonctions de voilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Col, G.; C. Danino; Bikialo, S. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Col; G.; C. Danino et Bikialo; S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Walter De Gruyter, pp.299-320, 2020, </w:t>
+              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter De Gruyter, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110622454-009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110622454-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524731v1</w:t>
+                <w:t xml:space="preserve">hal-02524782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« En veux-tu, en voilà ». Polysémie, usages et fonctions de voilà</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naviguer dans le dialogue et faire voir ce que l'on dit : approches linguistique et psycholinguistique de &amp;quot;voilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Col; G.; C. Danino et Bikialo; S. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta SAIZ-SÁNCHEZ; Amalia RODRÍGUEZ SOMOLINOS; Sonia GÓMEZ-JORDANA FERARY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marques d'oralité et représentation de l'oral en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Presses universitaires Savoie Mont Blanc, 2020, 10 2377410146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524782v1</w:t>
+                <w:t xml:space="preserve">hal-02949361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer dans le dialogue et faire voir ce que l'on dit : approches linguistique et psycholinguistique de &amp;quot;voilà</w:t>
+                <w:t xml:space="preserve">Voilà en diachronie : perception, énonciation et courbe en S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Wolfsgruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marques d'oralité et représentation de l'oral en français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polysémie, usages et fonctions de « voilà »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.33-80, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110622454-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949361v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voilà en diachronie : perception, énonciation et courbe en S</w:t>
+                <w:t xml:space="preserve">La perspective multimodale: quelques pistes à partir du cas de la multimodalité télévisuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Col, G.; C. Danino; Bikialo, S. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysémie, usages et fonctions de « voilà »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.33-80, 2020, </w:t>
+              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter De Gruyter, pp.299-320, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110622454-002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110622454-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848125v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les répétitions du direct télévisuel imprévu: doit-on se répéter pour être répétitif?</w:t>
               </w:r>
@@ -4068,51 +4068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.2149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2020.01.024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14273/unisa-1663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.696" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15841" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949361v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wolfsgruber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Joffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.2149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2020.01.024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14273/unisa-1663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.696" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15841" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949361v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wolfsgruber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Joffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>