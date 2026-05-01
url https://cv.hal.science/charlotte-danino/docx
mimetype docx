--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -985,450 +985,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machines parlantes et AVI : vers une extension du domaine de la linguistique ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drôles d'objets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655361v1</w:t>
+                <w:t xml:space="preserve">hal-04255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Inter)languaging: an integrative approach to language in its communicative habitat</w:t>
+                <w:t xml:space="preserve">Kaleidoscopic analysis of discourse markers viewed as a prismatic category: Sequential methodological approach of a multifaceted object of the language sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Discourse Markers: Theories and Methods Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255226v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaleidoscopic analysis of discourse markers viewed as a prismatic category: Sequential methodological approach of a multifaceted object of the language sciences</w:t>
+                <w:t xml:space="preserve">(Inter)languaging: an integrative approach to language in its communicative habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse Markers: Theories and Methods Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356963v1</w:t>
+                <w:t xml:space="preserve">hal-04255226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machines parlantes et AVI : vers une extension du domaine de la linguistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drôles d'objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12784018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255208v1</w:t>
+                <w:t xml:space="preserve">hal-04655361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment naviguer dans le dialogue et rendre évident ce que l’on dit ? L’exemple de « voilà »</w:t>
               </w:r>
@@ -1585,109 +1585,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques éléments d'hypothèse sur les usages de voilà d'un point de vue multimodal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Et voilà!&amp;quot;: a cognitive perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité et Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6th Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380314v1</w:t>
+                <w:t xml:space="preserve">hal-01380240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut apporter une expérimentation psychologique pour une analyse sémantique cognitive ? Étude du cas de l’unité « voilà ».</w:t>
               </w:r>
@@ -1913,329 +1913,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et voilà!&amp;quot;: a cognitive perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques éléments d'hypothèse sur les usages de voilà d'un point de vue multimodal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Cognitive Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bangor, United Kingdom</w:t>
+              <w:t xml:space="preserve">Multimodalité et Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380240v1</w:t>
+                <w:t xml:space="preserve">hal-01380314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence de points de vue et signalement d'informations dans l'argumentation. L'exemple de « voilà »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARGAGE 2015 : Argumentation et langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380326v1</w:t>
+                <w:t xml:space="preserve">hal-03989057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence de points de vue et signalement d'informations dans l'argumentation. L'exemple de « voilà »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque ARGAGE 2015 : Argumentation et langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989057v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche des pauses silencieuses en termes de Cognitive Discourse Analysis : étude d’un corpus oral spontané médiatique</w:t>
               </w:r>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeSpIn 2023: 8th Gesture and Speech in Interaction conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -3064,420 +3064,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« En veux-tu, en voilà ». Polysémie, usages et fonctions de voilà</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La perspective multimodale: quelques pistes à partir du cas de la multimodalité télévisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Col; G.; C. Danino et Bikialo; S. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Col, G.; C. Danino; Bikialo, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Walter De Gruyter, 2020, </w:t>
+              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter De Gruyter, pp.299-320, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110622454-001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110622454-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524782v1</w:t>
+                <w:t xml:space="preserve">hal-02524731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer dans le dialogue et faire voir ce que l'on dit : approches linguistique et psycholinguistique de &amp;quot;voilà</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« En veux-tu, en voilà ». Polysémie, usages et fonctions de voilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Marta SAIZ-SÁNCHEZ; Amalia RODRÍGUEZ SOMOLINOS; Sonia GÓMEZ-JORDANA FERARY. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Col; G.; C. Danino et Bikialo; S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marques d'oralité et représentation de l'oral en français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter De Gruyter, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110622454-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949361v2</w:t>
+                <w:t xml:space="preserve">hal-02524782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voilà en diachronie : perception, énonciation et courbe en S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wolfsgruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysémie, usages et fonctions de « voilà »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.33-80, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110622454-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective multimodale: quelques pistes à partir du cas de la multimodalité télévisuelle</w:t>
+                <w:t xml:space="preserve">Naviguer dans le dialogue et faire voir ce que l'on dit : approches linguistique et psycholinguistique de &amp;quot;voilà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Col, G.; C. Danino; Bikialo, S. </w:t>
+              <w:t xml:space="preserve">Marta SAIZ-SÁNCHEZ; Amalia RODRÍGUEZ SOMOLINOS; Sonia GÓMEZ-JORDANA FERARY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marques d'oralité et représentation de l'oral en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Presses universitaires Savoie Mont Blanc, 2020, 10 2377410146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110622454-009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02524731v1</w:t>
+                <w:t xml:space="preserve">hal-02949361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les répétitions du direct télévisuel imprévu: doit-on se répéter pour être répétitif?</w:t>
               </w:r>
@@ -4068,51 +4068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.2149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2020.01.024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14273/unisa-1663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.696" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15841" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949361v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wolfsgruber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Joffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.2149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2020.01.024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14273/unisa-1663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.696" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15841" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wolfsgruber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Joffre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949361v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>