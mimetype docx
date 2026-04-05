--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1133,51 +1133,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1220,482 +1220,411 @@
                 <w:t xml:space="preserve">⟨NNT : 2018USPCC106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02411352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...69 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTICULATION ENTRE HISTOIRE ET DIDACTIQUE : LE CAS DE L’ENSEIGNEMENT DE LA MESURE EN CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Varent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIATIONS AND SERIES OF TASKS, CROSSING THE APPROACHES - Discussion Group : ICME 14 - Shanghai - 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Gosztonyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Varent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxizi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Gosztonyi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramploud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la gouvernance du dispositif des Coopératives Pédagogiques Numériques (CPN) : politiques numériques à diverses échelles, formation continue et organisation hiérarchique des CPN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Varent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Perret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Projet Idee Volet Appropriatik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The history of mathematics in the context of the first international conferences on mathematical education.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Varent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1842,51 +1771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664734v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01436-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2021.07.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73924-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herreman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Escofier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pel&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02411352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04664810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxizi Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramploud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Projet Idee Volet Appropriatik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664734v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01436-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2021.07.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73924-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herreman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Escofier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pel&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02411352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxizi Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramploud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Projet Idee Volet Appropriatik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>