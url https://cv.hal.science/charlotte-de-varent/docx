--- v1 (2026-04-05)
+++ v2 (2026-05-20)
@@ -115,334 +115,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure entre géométrie et formules : l'aire du rectangle en CM2 - Analyse de manuels scolaires</w:t>
+                <w:t xml:space="preserve">La mesure entre géométrie et formules : l’aire du rectangle en CM2 - analyse de manuels scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Varent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112, https://irem.univ-grenoble-alpes.fr/revues/grand-n/consultation/numero-112-grand-n/2-la-mesure-entre-geometrie-et-formules-l-aire-du-rectangle-en-cm2-analyse-de-manuels-scolaires-1387480.kjsp?RH=1708448823811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711549v1</w:t>
+                <w:t xml:space="preserve">hal-04664734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure entre géométrie et formules : l’aire du rectangle en CM2 - analyse de manuels scolaires</w:t>
+                <w:t xml:space="preserve">La mesure entre géométrie et formules : l'aire du rectangle en CM2 - Analyse de manuels scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Varent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112, https://irem.univ-grenoble-alpes.fr/revues/grand-n/consultation/numero-112-grand-n/2-la-mesure-entre-geometrie-et-formules-l-aire-du-rectangle-en-cm2-analyse-de-manuels-scolaires-1387480.kjsp?RH=1708448823811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664734v1</w:t>
+                <w:t xml:space="preserve">hal-04711549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a sequence on the history of ancient mathematics informed by student experiences and teacher practices</w:t>
+                <w:t xml:space="preserve">Small numerical variations in a set of similar problems from Nippur on the area of the square</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Varent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11858-022-01436-5⟩</w:t>
+              <w:t xml:space="preserve">Historia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58, pp.35-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hm.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938883v1</w:t>
+                <w:t xml:space="preserve">hal-03283684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small numerical variations in a set of similar problems from Nippur on the area of the square</w:t>
+                <w:t xml:space="preserve">Impact of a sequence on the history of ancient mathematics informed by student experiences and teacher practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Varent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58, pp.35-70. </w:t>
+              <w:t xml:space="preserve">ZDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (7), pp.1553-1567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hm.2021.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11858-022-01436-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283684v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1771,51 +1771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664734v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01436-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2021.07.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73924-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herreman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Escofier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pel&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02411352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxizi Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramploud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Projet Idee Volet Appropriatik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283684v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2021.07.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01436-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73924-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herreman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Escofier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pel&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02411352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxizi Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramploud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Projet Idee Volet Appropriatik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>