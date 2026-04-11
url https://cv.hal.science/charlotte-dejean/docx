--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -480,243 +480,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions entre pairs dans un Mooc de formation d’enseignants</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mangenot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gestion des rôles et des positionnements à distance, 15, https://journals.openedition.org/dms/1557</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918543v1</w:t>
+                <w:t xml:space="preserve">hal-01919484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">Les interactions entre pairs dans un Mooc de formation d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La e-formation dans le cursus universitaire, 184, pp.419-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.184.0419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919484v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et limites des tâches Web 2.0 dans un projet de télécollaboration asymétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -826,226 +826,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00978035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective actionnelle mise à l'épreuve : l'exemple du scénario pédagogique &amp;quot;M-tourisme au Kwazulu-Natal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+                <w:t xml:space="preserve">Compétences interactionnelles des tuteurs dans des échanges vidéographiques synchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frances Heathcote</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorica Nicolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Studies in Southern Africa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.377-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DS.8.375-391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956131v1</w:t>
+                <w:t xml:space="preserve">hal-00806435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences interactionnelles des tuteurs dans des échanges vidéographiques synchrones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+                <w:t xml:space="preserve">La perspective actionnelle mise à l'épreuve : l'exemple du scénario pédagogique &amp;quot;M-tourisme au Kwazulu-Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viorica Nicolaev</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Heathcote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Studies in Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le français en Afrique du Sud : une francophonie émergente ?, 40, pp.237-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806435v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédactions conversationnelles sur papier et sur ordinateur : une étude de cas</w:t>
               </w:r>
@@ -1411,96 +1411,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer et agir à l’oral : vers un usage de la langue en interaction</w:t>
+                <w:t xml:space="preserve">Lorsque enseignant et apprenants migrants utilisent Facebook : quelles variétés dans les usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EtE FrAnçAis - Formation d'enseignants de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">4ème colloque international franco-espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Granada, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012243v1</w:t>
+                <w:t xml:space="preserve">hal-01927577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des groupes Facebook en complément d'un cours de FLE à destination d'adultes migrants : des formes éducatives variées qui ne vont pas de soi</w:t>
               </w:r>
@@ -1575,109 +1588,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque enseignant et apprenants migrants utilisent Facebook : quelles variétés dans les usages ?</w:t>
+                <w:t xml:space="preserve">Communiquer et agir à l’oral : vers un usage de la langue en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international franco-espagnol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Granada, Espagne</w:t>
+              <w:t xml:space="preserve">EtE FrAnçAis - Formation d'enseignants de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927577v1</w:t>
+                <w:t xml:space="preserve">hal-02012243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Mooc en didactique des langues</w:t>
               </w:r>
@@ -1821,286 +1821,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’analyse des interactions verbales à l’ingénierie de la formation en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+                <w:t xml:space="preserve">L'introduction du numérique dans les manuels de FLE : un moyen de repenser les finalités de l'éducation et les approches pédagogiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-learning 3.0 : quel avenir pour la formation supérieure ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Les manuels scolaires et le numérique - Journée Pierre Guibert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 2 et 3 et IUFM de Montpellier 2, Feb 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918553v1</w:t>
+                <w:t xml:space="preserve">hal-01162397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tâches web 2.0 dans le cadre d’une télécollaboration : quelle ouverture au monde ? quel développement de la littéracie numérique ?,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+                <w:t xml:space="preserve">Apports de l’analyse des interactions verbales à l’ingénierie de la formation en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale «Telecollaboration in University Foreign Language Education »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R. O'Dowd, Feb 2014, Leon, Spain</w:t>
+              <w:t xml:space="preserve">E-learning 3.0 : quel avenir pour la formation supérieure ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918564v1</w:t>
+                <w:t xml:space="preserve">hal-01918553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'introduction du numérique dans les manuels de FLE : un moyen de repenser les finalités de l'éducation et les approches pédagogiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+                <w:t xml:space="preserve">Tâches web 2.0 dans le cadre d’une télécollaboration : quelle ouverture au monde ? quel développement de la littéracie numérique ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les manuels scolaires et le numérique - Journée Pierre Guibert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Montpellier 2 et 3 et IUFM de Montpellier 2, Feb 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale «Telecollaboration in University Foreign Language Education »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. O'Dowd, Feb 2014, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162397v1</w:t>
+                <w:t xml:space="preserve">hal-01918564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir la réflexivité à l'aide d'un réseau social dans une formation d'enseignants</w:t>
               </w:r>
@@ -2313,191 +2313,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de collaboration entre étudiants et constitution d'une communauté dans une activité à distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ViCoDiLi, un outil de Visualisation de Contenus de Discussions en Ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019447v1</w:t>
+                <w:t xml:space="preserve">hal-02018124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViCoDiLi, un outil de Visualisation de Contenus de Discussions en Ligne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modalités de collaboration entre étudiants et constitution d'une communauté dans une activité à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018124v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2601,51 +2601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de communication pédagogique dans la formation en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2745,51 +2745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,51 +3172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEF6FEB8"/>
+    <w:nsid w:val="AB01FAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3403,51 +3403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-dejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08336207X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/267828382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000398681870" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11900" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0419" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T23019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Heathcote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.375-391" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hainaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bangou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Castello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheneuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00176900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-dejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08336207X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/267828382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000398681870" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11900" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0419" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T23019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.375-391" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Heathcote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hainaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bangou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Castello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheneuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00176900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>