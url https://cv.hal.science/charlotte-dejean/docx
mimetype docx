--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -480,243 +480,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">Les interactions entre pairs dans un Mooc de formation d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La e-formation dans le cursus universitaire, 184, pp.419-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.184.0419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919484v1</w:t>
+                <w:t xml:space="preserve">hal-01918543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions entre pairs dans un Mooc de formation d’enseignants</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mangenot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gestion des rôles et des positionnements à distance, 15, https://journals.openedition.org/dms/1557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ela.184.0419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01918543v1</w:t>
+                <w:t xml:space="preserve">hal-01919484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et limites des tâches Web 2.0 dans un projet de télécollaboration asymétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1411,273 +1411,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque enseignant et apprenants migrants utilisent Facebook : quelles variétés dans les usages ?</w:t>
+                <w:t xml:space="preserve">Communiquer et agir à l’oral : vers un usage de la langue en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international franco-espagnol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Granada, Espagne</w:t>
+              <w:t xml:space="preserve">EtE FrAnçAis - Formation d'enseignants de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927577v1</w:t>
+                <w:t xml:space="preserve">hal-02012243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des groupes Facebook en complément d'un cours de FLE à destination d'adultes migrants : des formes éducatives variées qui ne vont pas de soi</w:t>
+                <w:t xml:space="preserve">Lorsque enseignant et apprenants migrants utilisent Facebook : quelles variétés dans les usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Hainaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echanger pour apprendre en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">4ème colloque international franco-espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Granada, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878716v1</w:t>
+                <w:t xml:space="preserve">hal-01927577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer et agir à l’oral : vers un usage de la langue en interaction</w:t>
+                <w:t xml:space="preserve">Des groupes Facebook en complément d'un cours de FLE à destination d'adultes migrants : des formes éducatives variées qui ne vont pas de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hainaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EtE FrAnçAis - Formation d'enseignants de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Echanger pour apprendre en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012243v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Mooc en didactique des langues</w:t>
               </w:r>
@@ -1922,51 +1922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’analyse des interactions verbales à l’ingénierie de la formation en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2017,51 +2017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tâches web 2.0 dans le cadre d’une télécollaboration : quelle ouverture au monde ? quel développement de la littéracie numérique ?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale «Telecollaboration in University Foreign Language Education »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R. O'Dowd, Feb 2014, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2313,191 +2313,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViCoDiLi, un outil de Visualisation de Contenus de Discussions en Ligne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modalités de collaboration entre étudiants et constitution d'une communauté dans une activité à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018124v1</w:t>
+                <w:t xml:space="preserve">hal-02019447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de collaboration entre étudiants et constitution d'une communauté dans une activité à distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ViCoDiLi, un outil de Visualisation de Contenus de Discussions en Ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019447v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2601,51 +2601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de communication pédagogique dans la formation en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2745,51 +2745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,51 +3172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB01FAA0"/>
+    <w:nsid w:val="BDE5D966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3403,51 +3403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-dejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08336207X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/267828382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000398681870" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11900" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0419" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T23019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.375-391" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Heathcote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hainaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bangou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Castello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheneuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00176900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-dejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08336207X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/267828382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000398681870" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11900" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0419" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T23019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.375-391" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Heathcote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hainaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bangou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Castello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheneuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00176900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>