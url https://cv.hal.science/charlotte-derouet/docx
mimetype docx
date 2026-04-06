--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -135,2347 +135,2347 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Futur programme de mathématiques du cycle 3 : statistique et probabilité en CM1-CM2-Sixième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dutarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JdS 2025 : 56èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFdS, Jun 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire le contrat didactique : quelles méthodologies ? Le cas de la transition secondaire-supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.93-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing statistical teaching practices in a specific institutional context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain. pp.326-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de longueurs en environnement papier-crayon et en environnement numérique : étude de la double adaptation d'une séance de formation initiale des enseignants du premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe école d’été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ile de Ré, France. pp.79-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers jalons d’une recherche sur l’enseignement et l’apprentissage de la modélisation au sein d’un dispositif de formation continue français inspiré des Lesson Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formation continue en enseignement des mathématiques dans le contexte sociopolitique actuel : entre contraintes et libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDM Québec, Jun 2021, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur une séance de travail en groupe en distanciel sur la construction du concept de longueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Beliaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47ème colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers jalons d'une recherche sur l'enseignement et l'apprentissage de la modélisation au sein d'un dispositif de formation continue français inspiré des Lesson Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Québec, Canada. pp.84-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix et attentes des enseignants de mathématiques concernant les ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la mise en évidence d'effets d'une formation courte sur les pratiques d'enseignants autour de la simulation en probabilités en classe de troisième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace mathématique francophone 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.198-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la mise en évidence des effets d’une formation courte sur les pratiques d’enseignants autour de la simulation en probabilité en classe de troisième.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMF Mathématiques en scènes, des ponts entre les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridging probability and calculus: the case of continuous distributions and integrals at the secondary-tertiary transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Hochmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INDRUM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.497-506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling tasks and mathematical work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Montoya Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CERME 10, Dublin, Ireland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An international comparison between final secondary assessments: Detected differences through an a priori analysis of tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Henríquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Menares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2291-2292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mathematical Working Space model: An open and adaptable theoretical framework?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parzysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation en probabilités : quels obstacles didactiques en classe de mathématiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">For the learning of Mathematics : an international journal of mathematics education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (2), pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation en probabilités : quels enjeux et quelle place dans l’enseignement secondaire en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121, pp.81-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ressource pour l’option mathématiques complémentaires</w:t>
+                <w:t xml:space="preserve">Caractérisation de démarches de modélisation probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil des maths</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.89-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.1349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992284v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de démarches de modélisation probabiliste</w:t>
+                <w:t xml:space="preserve">Une ressource pour l’option mathématiques complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 546, pp.88-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618055v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalisation of mathematical sectors: the case of continuous probability distributions and integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Hochmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (3), pp.490-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40753-021-00143-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercher et apprendre dans ou d’un groupe IREM : Trajectoires d’acteurs et d’actrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 119, pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduire la notion de fonction de densité de probabilité : dynamiques entre trois domaines mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (2), pp.213-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histogramme sous une autre facette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 528, pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence historique des lois à densité - Des pistes pour l'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (2), pp.3-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can histograms be useful for introducing continuous probability distributions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Parzysz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48, pp.757 - 773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11858-016-0769-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618056v1</w:t>
-              </w:r>
-[...1489 lines deleted...]
-                <w:t xml:space="preserve">hal-01948866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2614,51 +2614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la mathématisation de situations ancrées dans le réel : une proposition de grille d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETM 7 : Septième Symposium d'Etude sur le Travail Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2728,64 +2728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching sampling methods in data science professional training: A case study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2816,51 +2816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des indicateurs statistiques à l'entrée dans l'enseignement supérieur en France : mise en évidence de conflits sémiotiques chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Cattan-Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Cattan-Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,387 +3144,387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alfréd Rényi Institute of Mathematics; ERME</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings of the Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13), TWG5 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et débats en didactiques des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grenoble : La Pensée Sauvage éditions. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative sur l'enseignement des fonctions dans le secondaire en France et en Italie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREM de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction de densité au carrefour entre probabilités et analyse en terminale S. Etude de la conception et de la mise en œuvre de tâches d’introduction articulant lois à densité et calcul intégral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris Diderot (Paris 7) Sorbonne Paris Cité, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01431913v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-02111021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3600,51 +3600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDE4A1EA"/>
+    <w:nsid w:val="7D409D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3831,51 +3831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-derouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0481-5332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1349" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Planchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00143-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0769-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dutarte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634272v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Beliaeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moutet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Henr&#237;quez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Menares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184913v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lemrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cattan-Jallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Farah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerme13.renyi.hu/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01431913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-derouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0481-5332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dutarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Beliaeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Planchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moutet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Henr&#237;quez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Menares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1349" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00143-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0769-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184913v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lemrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cattan-Jallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Farah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerme13.renyi.hu/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01431913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>