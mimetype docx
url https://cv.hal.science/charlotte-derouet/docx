--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -135,2563 +135,2645 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation en probabilités : quels obstacles didactiques en classe de mathématiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For the learning of Mathematics : an international journal of mathematics education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.55-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quels jeux de hasard jouent les élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation en probabilités : quels enjeux et quelle place dans l’enseignement secondaire en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, pp.81-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ressource pour l’option mathématiques complémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 546, pp.88-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de démarches de modélisation probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.89-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.1349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compartmentalisation of mathematical sectors: the case of continuous probability distributions and integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Hochmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.490-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40753-021-00143-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercher et apprendre dans ou d’un groupe IREM : Trajectoires d’acteurs et d’actrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.23-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduire la notion de fonction de densité de probabilité : dynamiques entre trois domaines mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2), pp.213-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histogramme sous une autre facette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 528, pp.33-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence historique des lois à densité - Des pistes pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistique et Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.3-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can histograms be useful for introducing continuous probability distributions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parzysz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.757 - 773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-016-0769-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futur programme de mathématiques du cycle 3 : statistique et probabilité en CM1-CM2-Sixième</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dutarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2025 : 56èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFdS, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire le contrat didactique : quelles méthodologies ? Le cas de la transition secondaire-supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing statistical teaching practices in a specific institutional context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain. pp.326-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de longueurs en environnement papier-crayon et en environnement numérique : étude de la double adaptation d'une séance de formation initiale des enseignants du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe école d’été de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ile de Ré, France. pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers jalons d’une recherche sur l’enseignement et l’apprentissage de la modélisation au sein d’un dispositif de formation continue français inspiré des Lesson Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation continue en enseignement des mathématiques dans le contexte sociopolitique actuel : entre contraintes et libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDM Québec, Jun 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur une séance de travail en groupe en distanciel sur la construction du concept de longueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Beliaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème colloque de la COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers jalons d'une recherche sur l'enseignement et l'apprentissage de la modélisation au sein d'un dispositif de formation continue français inspiré des Lesson Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Québec, Canada. pp.84-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix et attentes des enseignants de mathématiques concernant les ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème école d'été de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la mise en évidence d'effets d'une formation courte sur les pratiques d'enseignants autour de la simulation en probabilités en classe de troisième</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sur la mise en évidence des effets d’une formation courte sur les pratiques d’enseignants autour de la simulation en probabilité en classe de troisième.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Masselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace mathématique francophone 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.198-207</w:t>
+              <w:t xml:space="preserve">EMF Mathématiques en scènes, des ponts entre les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203669v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la mise en évidence des effets d’une formation courte sur les pratiques d’enseignants autour de la simulation en probabilité en classe de troisième.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sur la mise en évidence d'effets d'une formation courte sur les pratiques d'enseignants autour de la simulation en probabilités en classe de troisième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Masselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF Mathématiques en scènes, des ponts entre les disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France</w:t>
+              <w:t xml:space="preserve">Espace mathématique francophone 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.198-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198087v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging probability and calculus: the case of continuous distributions and integrals at the secondary-tertiary transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Hochmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.497-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling tasks and mathematical work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Montoya Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10, Dublin, Ireland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international comparison between final secondary assessments: Detected differences through an a priori analysis of tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Henríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Menares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2291-2292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mathematical Working Space model: An open and adaptable theoretical framework?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Parzysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948866v1</w:t>
-              </w:r>
-[...825 lines deleted...]
-                <w:t xml:space="preserve">hal-03618056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-Actes - Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lemrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. IREM d'Aquitaine, pp.331, 2025, 978-2-85633-076-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la mathématisation de situations ancrées dans le réel : une proposition de grille d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETM 7 : Septième Symposium d'Etude sur le Travail Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2701,231 +2783,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching sampling methods in data science professional training: A case study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des indicateurs statistiques à l'entrée dans l'enseignement supérieur en France : mise en évidence de conflits sémiotiques chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Cattan-Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2935,253 +3017,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cycle to analyse probabilistic modelling work in high school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Drijvers; Csaba Csapodi; Hanna Palmér; Katalin Gosztonyi; Eszter Kónya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfréd Rényi Institute of Mathematics; ERME</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TWG5 (13), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of registers of semiotic representation on problem solving for students entering tertiary education in France: case of the mean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Cattan-Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Drijvers; Csaba Csapodi; Hanna Palmér; Katalin Gosztonyi; Eszter Kónya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfréd Rényi Institute of Mathematics; ERME</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings of the Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13), TWG5 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3191,231 +3273,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et débats en didactiques des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grenoble : La Pensée Sauvage éditions. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative sur l'enseignement des fonctions dans le secondaire en France et en Italie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREM de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3425,114 +3507,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction de densité au carrefour entre probabilités et analyse en terminale S. Etude de la conception et de la mise en œuvre de tâches d’introduction articulant lois à densité et calcul intégral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris Diderot (Paris 7) Sorbonne Paris Cité, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01431913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3600,51 +3682,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D409D34"/>
+    <w:nsid w:val="EF3AE544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3831,51 +3913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-derouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0481-5332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dutarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Beliaeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Planchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moutet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Henr&#237;quez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Menares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1349" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00143-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0769-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184913v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lemrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cattan-Jallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Farah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerme13.renyi.hu/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01431913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-derouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0481-5332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598348v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1349" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Planchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00143-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0769-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dutarte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Beliaeva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moutet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Henr&#237;quez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Menares" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lemrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cattan-Jallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Farah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hahn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerme13.renyi.hu/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01431913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>