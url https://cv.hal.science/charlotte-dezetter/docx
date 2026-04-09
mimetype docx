--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -132,2619 +132,2619 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigendum to “Association between body condition profiles, milk production, and reproduction performance in Holstein and Normande cows” (J. Dairy Sci. 107:11621–11638)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.6511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-108-6-6511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CowPILOT -Piloter la note d'état corporel pour optimiser la reproduction des vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.327-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association between body condition profiles, milk production and reproduction performance in Holstein and Normande cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (12), pp.11621-11638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-24766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of sexed semen and female genotyping affects genetic and economic outcomes of Montbéliarde dairy herds depending on the farming system considered.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bérodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (11), pp.10073-10087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-16041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le croisement entre races bovines laitières : intérêts et limites pour des ateliers en race pure Prim’Holstein ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Mezec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.359-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in animal performance and profitability of Holstein dairy operations after introduction of crossbreeding with Montbéliarde, Normande, and Scandinavian Red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Côrtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lechartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (10), pp.8239-8264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbreeding and crossbreeding parameters for production and fertility traits in Holstein, Montbéliarde, and Normande cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (7), pp.4904-4913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between growth profiles of Holstein heifers and their longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Trou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of cattle farms and the range of services provided in the Pays de la Loire region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la croissance des génisses avant l'âge de 17 mois sur la réussite à l'IA et l'âge au 1er vêlage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Trou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.172-175</w:t>
+              <w:t xml:space="preserve">, Idele; INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981556v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la croissance des génisses avant l'âge de 17 mois sur la réussite à l'IA et l'âge au 1er vêlage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of cattle farms and the range of services provided in the Pays de la Loire region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Idele; INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.172-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109072v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des stratégies adoptées par les éleveurs de bovins en termes de systèmes fourragers et de leurs impacts sur la santé et la gestion de la carrière des vaches sur 3 territoires des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2023, Agde, France. pp.Session 8. Diversité des stratégies d'acteurs et des systèmes agricoles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is an optimal body condition profile for reproduction in dairy cows?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un profil d’état corporel optimal favorable à la reproduction des vaches laitières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France. pp.355-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les stratégies d’accouplement gagnantes dans trois systèmes d’élevage contrastés : en race pure Holstein ou en croisement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (RRR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage; INRAE, 2020, En ligne, France. pp.432-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mating strategies on genetic and economic outcomes in a Montbéliarde dairy herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bérodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’intérêt technico-économique du croisement laitier pour des ateliers Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Côrtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lechartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets du croisement laitier sur la survie des veaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Roucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Côrtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding and crossbreeding parameters for production and fertility traits in Holstein, Montbéliarde and Normande cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Estimation des effets de la consanguinité et du croisement pour les caractères de production chez les vaches de race Prim’Holstein, Montbéliarde et Normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mattalia-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193919v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des effets de la consanguinité et du croisement pour les caractères de production chez les vaches de race Prim’Holstein, Montbéliarde et Normande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Inbreeding and crossbreeding parameters for production and fertility traits in Holstein, Montbéliarde and Normande cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mattalia-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194023v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossbreeding in French Holstein farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Côrtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lechartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Mezec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mattalia-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193800v1</w:t>
-              </w:r>
-[...972 lines deleted...]
-                <w:t xml:space="preserve">hal-01194131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2762,51 +2762,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body condition monitoring in dairy farms: survey among farmers and advisors of West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,90 +2883,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perspectives de développement de l’atelier laitier impactent-t-elles les performances économiques des stratégies génétiques en race pure ou en croisement laitier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (RRR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, En ligne, France. 25, pp.452, 2020, Rencontres Recherches Ruminants (RRR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3004,77 +3004,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’intérêt technico-économique de stratégies d’accouplement en race pure et croisement normand pour un atelier Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. , 24 (24ème ed.), 2018, Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3292,51 +3292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEAE8851"/>
+    <w:nsid w:val="930D22E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3523,51 +3523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-dezetter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9044-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Trou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Person" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boittin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;rodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezetter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano C&#244;rtes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lechartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Roucy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia-Elie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Mezec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-108-6-6511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11436" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8386" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05467979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05456544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-dezetter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9044-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109827v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-108-6-6511" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24766" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;rodier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Mezec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Billon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano C&#244;rtes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lechartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11436" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezetter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia-Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8386" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Trou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Person" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Philippe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boittin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Roucy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05467979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05456544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>