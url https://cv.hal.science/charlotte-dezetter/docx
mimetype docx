--- v1 (2026-04-09)
+++ v2 (2026-05-13)
@@ -132,2619 +132,2619 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association between growth profiles of Holstein heifers and their longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Trou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of cattle farms and the range of services provided in the Pays de la Loire region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.172-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la croissance des génisses avant l'âge de 17 mois sur la réussite à l'IA et l'âge au 1er vêlage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Trou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idele; INRAE, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée des stratégies adoptées par les éleveurs de bovins en termes de systèmes fourragers et de leurs impacts sur la santé et la gestion de la carrière des vaches sur 3 territoires des Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2023, Agde, France. pp.Session 8. Diversité des stratégies d'acteurs et des systèmes agricoles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is an optimal body condition profile for reproduction in dairy cows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bédère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il un profil d’état corporel optimal favorable à la reproduction des vaches laitières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France. pp.355-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles sont les stratégies d’accouplement gagnantes dans trois systèmes d’élevage contrastés : en race pure Holstein ou en croisement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (RRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage; INRAE, 2020, En ligne, France. pp.432-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of mating strategies on genetic and economic outcomes in a Montbéliarde dairy herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bérodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l’intérêt technico-économique du croisement laitier pour des ateliers Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Côrtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lechartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des effets du croisement laitier sur la survie des veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Roucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Côrtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. 422 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbreeding and crossbreeding parameters for production and fertility traits in Holstein, Montbéliarde and Normande cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation des effets de la consanguinité et du croisement pour les caractères de production chez les vaches de race Prim’Holstein, Montbéliarde et Normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crossbreeding in French Holstein farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Côrtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lechartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Mezec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Association between body condition profiles, milk production, and reproduction performance in Holstein and Normande cows” (J. Dairy Sci. 107:11621–11638)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 108 (6), pp.6511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2024-108-6-6511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CowPILOT -Piloter la note d'état corporel pour optimiser la reproduction des vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.327-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between body condition profiles, milk production and reproduction performance in Holstein and Normande cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 107 (12), pp.11621-11638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2024-24766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of sexed semen and female genotyping affects genetic and economic outcomes of Montbéliarde dairy herds depending on the farming system considered.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bérodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (11), pp.10073-10087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2018-16041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le croisement entre races bovines laitières : intérêts et limites pour des ateliers en race pure Prim’Holstein ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Mezec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (3), pp.359-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in animal performance and profitability of Holstein dairy operations after introduction of crossbreeding with Montbéliarde, Normande, and Scandinavian Red</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Côrtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lechartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100 (10), pp.8239-8264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2016-11436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbreeding and crossbreeding parameters for production and fertility traits in Holstein, Montbéliarde, and Normande cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mattalia-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98 (7), pp.4904-4913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2014-8386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194131v1</w:t>
-              </w:r>
-[...1614 lines deleted...]
-                <w:t xml:space="preserve">hal-01193800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2762,51 +2762,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body condition monitoring in dairy farms: survey among farmers and advisors of West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,90 +2883,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perspectives de développement de l’atelier laitier impactent-t-elles les performances économiques des stratégies génétiques en race pure ou en croisement laitier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (RRR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, En ligne, France. 25, pp.452, 2020, Rencontres Recherches Ruminants (RRR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3004,77 +3004,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’intérêt technico-économique de stratégies d’accouplement en race pure et croisement normand pour un atelier Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. , 24 (24ème ed.), 2018, Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3292,51 +3292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="930D22E8"/>
+    <w:nsid w:val="1DB3B62E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3523,51 +3523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-dezetter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9044-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109827v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-108-6-6511" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24766" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;rodier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Mezec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Billon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano C&#244;rtes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lechartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11436" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezetter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia-Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8386" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Trou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Person" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Philippe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boittin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Roucy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05467979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05456544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-dezetter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9044-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Trou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Person" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boittin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;rodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezetter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano C&#244;rtes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lechartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Roucy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia-Elie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Mezec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-108-6-6511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11436" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8386" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05467979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05456544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>