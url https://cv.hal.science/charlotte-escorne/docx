--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -276,510 +276,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique dans le contexte d’ « États faillis » : Outils au service ou en lutte contre les « espaces dissidents »</w:t>
+                <w:t xml:space="preserve">Senegal’s digital transformation: a condition for « emerging » ? Analysis of the space reconfiguration of power through competition in tech sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Les espaces dissidents : une faillite des États ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LADYSS; IFG, Nov 2023, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">European Conference on African studies - African Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECAS, Jun 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391348v1</w:t>
+                <w:t xml:space="preserve">hal-04391332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese partnerships for a smart Senegal: geopolitical analysis of new levers of power and new territorial dynamics in spatial planning</w:t>
+                <w:t xml:space="preserve">Numérisation du monde : entre opportunités et facteurs de risques pour les Etats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Afriques Numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Innovation Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère des Armées, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391338v1</w:t>
+                <w:t xml:space="preserve">hal-04391352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs chinois et le déploiement de la 5G en Afrique de l’Ouest : projections, stratégies et rivalités géopolitiques</w:t>
+                <w:t xml:space="preserve">Le numérique dans le contexte d’ « États faillis » : Outils au service ou en lutte contre les « espaces dissidents »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'EHESS "présences chinoises"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thierry Pairault, Mar 2023, en ligne (paris), France</w:t>
+              <w:t xml:space="preserve">Conférence Les espaces dissidents : une faillite des États ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LADYSS; IFG, Nov 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391313v1</w:t>
+                <w:t xml:space="preserve">hal-04391348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation du monde : entre opportunités et facteurs de risques pour les Etats</w:t>
+                <w:t xml:space="preserve">Chinese partnerships for a smart Senegal: geopolitical analysis of new levers of power and new territorial dynamics in spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation Défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère des Armées, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence « Afriques Numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391352v1</w:t>
+                <w:t xml:space="preserve">hal-04391338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau 5G et ses applications dans les grands centres urbains sénégalais : un moteur du développement durable ?</w:t>
+                <w:t xml:space="preserve">Les acteurs chinois et le déploiement de la 5G en Afrique de l’Ouest : projections, stratégies et rivalités géopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">premières journées de l’aménagement du territoire, « pour des territoires urbains innovants et durables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCAD et Université de Ziguinchor, Jan 2023, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Séminaire de l'EHESS "présences chinoises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Pairault, Mar 2023, en ligne (paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391306v1</w:t>
+                <w:t xml:space="preserve">hal-04391313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs chinois et les infrastructures numériques en Afrique de l’Ouest : Projections stratégiques et rivalités de pouvoir</w:t>
+                <w:t xml:space="preserve">Le réseau 5G et ses applications dans les grands centres urbains sénégalais : un moteur du développement durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chine de l'IRSEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSEM, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">premières journées de l’aménagement du territoire, « pour des territoires urbains innovants et durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCAD et Université de Ziguinchor, Jan 2023, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391320v1</w:t>
+                <w:t xml:space="preserve">hal-04391306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senegal’s digital transformation: a condition for « emerging » ? Analysis of the space reconfiguration of power through competition in tech sectors</w:t>
+                <w:t xml:space="preserve">Les acteurs chinois et les infrastructures numériques en Afrique de l’Ouest : Projections stratégiques et rivalités de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on African studies - African Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECAS, Jun 2023, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire Chine de l'IRSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSEM, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391332v1</w:t>
+                <w:t xml:space="preserve">hal-04391320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique comme moteur de nouvelles dynamiques de développement en Afrique de l’Ouest : étude de cas du Sénégal</w:t>
               </w:r>
@@ -828,441 +828,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital infrastructure in West-Africa: an evidence of post-colonial heritage through data circulation ?</w:t>
+                <w:t xml:space="preserve">Le déploiement du réseau 5G en Afrique de l'Ouest : vecteur de nouvelles dynamiques territoriales et de l'innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence RIPE NCC, panel 1 « routing and sovereignety »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE &amp; RIPE NCC, Dec 2022, aubervilliers (campus condorcet), France</w:t>
+              <w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Supérieure Polytechnique de Dakar, May 2022, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391302v1</w:t>
+                <w:t xml:space="preserve">hal-04397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau 5G en Afrique de l’Ouest : le double défi d’étudier une technologie en amont de sa mise en service et de l’approche pour comprendre une technologie qui réduit les notions d’espace et de temps sur un territoire</w:t>
+                <w:t xml:space="preserve">Infrastructures numériques et spatialisation du pouvoir en Afrique : étude de cas du déploiement de la 5G au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préconférence de l’UGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Jul 2022, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Doctorales de l'IFG LAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391254v1</w:t>
+                <w:t xml:space="preserve">hal-04391277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déploiement du réseau 5G en Afrique de l'Ouest : vecteur de nouvelles dynamiques territoriales et de l'innovation ?</w:t>
+                <w:t xml:space="preserve">Le Sénégal, nouveau « hub numérique » en Afrique de l’Ouest ? Analyse de la stratégie de transition numérique de l’État pour réduire sa dépendance technologique aux solutions étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Supérieure Polytechnique de Dakar, May 2022, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Rencontres des études africaines en France, panel « A16 – Tensions over Data circulation in post-colonial Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397531v1</w:t>
+                <w:t xml:space="preserve">hal-04391228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures numériques et spatialisation du pouvoir en Afrique : étude de cas du déploiement de la 5G au Sénégal</w:t>
+                <w:t xml:space="preserve">Géographie du cyberespace ouest-africain : des espaces inégaux, complémentaires et en compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de l'IFG LAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Conférence du centenaire de l’Union Internationale des Géographes (UGI), panel « Political geography », Géographie politique des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391277v1</w:t>
+                <w:t xml:space="preserve">hal-04391270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Sénégal, nouveau « hub numérique » en Afrique de l’Ouest ? Analyse de la stratégie de transition numérique de l’État pour réduire sa dépendance technologique aux solutions étrangères</w:t>
+                <w:t xml:space="preserve">Digital infrastructure in West-Africa: an evidence of post-colonial heritage through data circulation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des études africaines en France, panel « A16 – Tensions over Data circulation in post-colonial Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Jaurès, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">conférence RIPE NCC, panel 1 « routing and sovereignety »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE &amp; RIPE NCC, Dec 2022, aubervilliers (campus condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391228v1</w:t>
+                <w:t xml:space="preserve">hal-04391302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie du cyberespace ouest-africain : des espaces inégaux, complémentaires et en compétition</w:t>
+                <w:t xml:space="preserve">Le réseau 5G en Afrique de l’Ouest : le double défi d’étudier une technologie en amont de sa mise en service et de l’approche pour comprendre une technologie qui réduit les notions d’espace et de temps sur un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du centenaire de l’Union Internationale des Géographes (UGI), panel « Political geography », Géographie politique des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Préconférence de l’UGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391270v1</w:t>
+                <w:t xml:space="preserve">hal-04391254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement numérique au Sénégal : L’approche géopolitique pour comprendre les nouvelles dynamiques territoriales et rivalités de pouvoir</w:t>
               </w:r>
@@ -2249,51 +2249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60FEF1DD"/>
+    <w:nsid w:val="73E30C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2480,51 +2480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-escorne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391372v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Escorne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Piras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761747v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-escorne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391372v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Escorne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Piras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761747v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>