--- v1 (2026-05-01)
+++ v2 (2026-05-03)
@@ -276,510 +276,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senegal’s digital transformation: a condition for « emerging » ? Analysis of the space reconfiguration of power through competition in tech sectors</w:t>
+                <w:t xml:space="preserve">Numérisation du monde : entre opportunités et facteurs de risques pour les Etats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on African studies - African Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECAS, Jun 2023, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Forum Innovation Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère des Armées, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391332v1</w:t>
+                <w:t xml:space="preserve">hal-04391352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation du monde : entre opportunités et facteurs de risques pour les Etats</w:t>
+                <w:t xml:space="preserve">Le numérique dans le contexte d’ « États faillis » : Outils au service ou en lutte contre les « espaces dissidents »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation Défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère des Armées, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Les espaces dissidents : une faillite des États ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LADYSS; IFG, Nov 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391352v1</w:t>
+                <w:t xml:space="preserve">hal-04391348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique dans le contexte d’ « États faillis » : Outils au service ou en lutte contre les « espaces dissidents »</w:t>
+                <w:t xml:space="preserve">Chinese partnerships for a smart Senegal: geopolitical analysis of new levers of power and new territorial dynamics in spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Les espaces dissidents : une faillite des États ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LADYSS; IFG, Nov 2023, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Conférence « Afriques Numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391348v1</w:t>
+                <w:t xml:space="preserve">hal-04391338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese partnerships for a smart Senegal: geopolitical analysis of new levers of power and new territorial dynamics in spatial planning</w:t>
+                <w:t xml:space="preserve">Les acteurs chinois et le déploiement de la 5G en Afrique de l’Ouest : projections, stratégies et rivalités géopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Afriques Numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'EHESS "présences chinoises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Pairault, Mar 2023, en ligne (paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391338v1</w:t>
+                <w:t xml:space="preserve">hal-04391313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs chinois et le déploiement de la 5G en Afrique de l’Ouest : projections, stratégies et rivalités géopolitiques</w:t>
+                <w:t xml:space="preserve">Le réseau 5G et ses applications dans les grands centres urbains sénégalais : un moteur du développement durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'EHESS "présences chinoises"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thierry Pairault, Mar 2023, en ligne (paris), France</w:t>
+              <w:t xml:space="preserve">premières journées de l’aménagement du territoire, « pour des territoires urbains innovants et durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCAD et Université de Ziguinchor, Jan 2023, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391313v1</w:t>
+                <w:t xml:space="preserve">hal-04391306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau 5G et ses applications dans les grands centres urbains sénégalais : un moteur du développement durable ?</w:t>
+                <w:t xml:space="preserve">Les acteurs chinois et les infrastructures numériques en Afrique de l’Ouest : Projections stratégiques et rivalités de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">premières journées de l’aménagement du territoire, « pour des territoires urbains innovants et durables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCAD et Université de Ziguinchor, Jan 2023, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Séminaire Chine de l'IRSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSEM, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391306v1</w:t>
+                <w:t xml:space="preserve">hal-04391320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs chinois et les infrastructures numériques en Afrique de l’Ouest : Projections stratégiques et rivalités de pouvoir</w:t>
+                <w:t xml:space="preserve">Senegal’s digital transformation: a condition for « emerging » ? Analysis of the space reconfiguration of power through competition in tech sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Escorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chine de l'IRSEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSEM, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on African studies - African Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECAS, Jun 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391320v1</w:t>
+                <w:t xml:space="preserve">hal-04391332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique comme moteur de nouvelles dynamiques de développement en Afrique de l’Ouest : étude de cas du Sénégal</w:t>
               </w:r>
@@ -2249,51 +2249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73E30C2E"/>
+    <w:nsid w:val="2EC41511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2480,51 +2480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-escorne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391372v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Escorne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Piras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761747v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-escorne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391372v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Escorne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391348v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391338v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Piras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761747v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>