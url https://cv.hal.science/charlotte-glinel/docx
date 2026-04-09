--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -66,468 +66,468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces des machines forestières. Le développement du machinisme forestier à l’épreuve des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les machines ont pris la terre. Enquêtes sur la mécanisation de l’agriculture et ses conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.77-95, 2025, 979-10-362-0857-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14q3w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réceptionner les chantiers forestiers. Une entrée en politique des techniques du faire et du regard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gwenaële Rot (dir.), Travailler aux chantiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9791037031457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouveler les élites : les commissions de recrutement des étudiants par la voie « conventions éducation prioritaire » de Sciences Po et la transformation des modes de sélection dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail : XXVIèmes journées du longitudinal, Toulouse, 12-13 novembre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, , pp.151-163, 2021, Céreq Echanges, 9782111519428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03193913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les forêts françaises face au réchauffement climatique : une sociologie politique du travail écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Institut d'études politiques de paris - Sciences Po, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025IEPP0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05465481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les forêts face au réchauffement climatique. Une sociologie politique du travail écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Institut d'études politique de Paris - Sciences Po, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05354171v1</w:t>
-              </w:r>
-[...263 lines deleted...]
-                <w:t xml:space="preserve">halshs-03193913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -677,234 +677,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planes spraying glyphosate over the Miramichi river: A Silent Spring that lasts</w:t>
+                <w:t xml:space="preserve">Marcar árboles para adaptar bosques al Antropoceno. Actuación de una controversia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silent Springs. Global Histories of Pesticides and Our Toxic Worlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rachel Carson Center for Environment and Society et le RUCHE (Réseau Universitaire des Chercheurs en Histoire Environnementale), Oct 2022, Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Society for Social Studies of Science (4S) associée à ESOCITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4S, Dec 2022, Cholula Puebla, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160310v1</w:t>
+                <w:t xml:space="preserve">hal-04160258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcar árboles para adaptar bosques al Antropoceno. Actuación de una controversia</w:t>
+                <w:t xml:space="preserve">Sur les traces des machines forestières. Le développement du machinisme forestier à l’épreuve de la définition des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Society for Social Studies of Science (4S) associée à ESOCITE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4S, Dec 2022, Cholula Puebla, México</w:t>
+              <w:t xml:space="preserve">Colloque « Politiques de la machine agricole. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif POLMA, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160258v1</w:t>
+                <w:t xml:space="preserve">hal-04160263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces des machines forestières. Le développement du machinisme forestier à l’épreuve de la définition des forêts</w:t>
+                <w:t xml:space="preserve">Planes spraying glyphosate over the Miramichi river: A Silent Spring that lasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Politiques de la machine agricole. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif POLMA, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Silent Springs. Global Histories of Pesticides and Our Toxic Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rachel Carson Center for Environment and Society et le RUCHE (Réseau Universitaire des Chercheurs en Histoire Environnementale), Oct 2022, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160263v1</w:t>
+                <w:t xml:space="preserve">hal-04160310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carbone, la biodiversité et les forestiers. L’action publique forestière comme objet de définitions antagonistes</w:t>
               </w:r>
@@ -1132,447 +1132,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestionnaires forestiers : une nouvelle catégorie de l’action publique forestière ?</w:t>
+                <w:t xml:space="preserve">Forestiers et écologistes ? L’alliance de forestiers publics et d’associations environnementalistes dans l’action publique forestière française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Travail et Ecologie, 29, https://lesmondesdutravail.net/n-29-travail-et-ecologie-mars-2023/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390108v1</w:t>
+                <w:t xml:space="preserve">hal-04088520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forestiers et écologistes ? L’alliance de forestiers publics et d’associations environnementalistes dans l’action publique forestière française</w:t>
+                <w:t xml:space="preserve">Gestionnaires forestiers : une nouvelle catégorie de l’action publique forestière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 246 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.246.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088520v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts vues du ciel. L’appropriation militante des dispositifs de visualisation aérienne dans une controverse canadienne forestière autour du glyphosate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trois sociologues dans un fauteuil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Balaudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Madon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rac.28655⟩</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.213-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.11611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774046v1</w:t>
+                <w:t xml:space="preserve">hal-03628093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouveler les élites : ouverture sociale et dispositifs de jugement dans l'enseignement supérieur sélectif</w:t>
+                <w:t xml:space="preserve">Les forêts vues du ciel. L’appropriation militante des dispositifs de visualisation aérienne dans une controverse canadienne forestière autour du glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.10709⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16-3, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.28655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929313v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois sociologues dans un fauteuil.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Balaudé</w:t>
+                <w:t xml:space="preserve">Renouveler les élites : ouverture sociale et dispositifs de jugement dans l'enseignement supérieur sélectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Madon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45, pp.213-229. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.141-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.11611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.10709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628093v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1977,51 +1977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05465481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Glinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IEPP0023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05354171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28655" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10709" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03628093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Balaud&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Madon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11611" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Glinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193913v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05465481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IEPP0023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05354171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03628093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Balaud&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Madon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28655" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10709" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>