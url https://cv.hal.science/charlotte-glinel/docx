--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -1279,300 +1279,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois sociologues dans un fauteuil.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les forêts vues du ciel. L’appropriation militante des dispositifs de visualisation aérienne dans une controverse canadienne forestière autour du glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Madon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.11611⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16-3, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.28655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628093v1</w:t>
+                <w:t xml:space="preserve">hal-03774046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts vues du ciel. L’appropriation militante des dispositifs de visualisation aérienne dans une controverse canadienne forestière autour du glyphosate</w:t>
+                <w:t xml:space="preserve">Renouveler les élites : ouverture sociale et dispositifs de jugement dans l'enseignement supérieur sélectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rac.28655⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.141-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.10709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774046v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouveler les élites : ouverture sociale et dispositifs de jugement dans l'enseignement supérieur sélectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trois sociologues dans un fauteuil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Balaudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès van Zanten</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Madon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 158, pp.141-165. </w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.213-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.10709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.11611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929313v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1977,51 +1977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Glinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193913v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05465481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IEPP0023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05354171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03628093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Balaud&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Madon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28655" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10709" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Glinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193913v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05465481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IEPP0023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05354171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28655" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10709" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03628093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Balaud&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Madon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11611" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>