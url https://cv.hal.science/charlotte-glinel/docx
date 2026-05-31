--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -66,468 +66,468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser les forêts françaises face au réchauffement climatique : une sociologie politique du travail écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Institut d'études politiques de paris - Sciences Po, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025IEPP0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05465481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser les forêts face au réchauffement climatique. Une sociologie politique du travail écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Institut d'études politique de Paris - Sciences Po, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05354171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces des machines forestières. Le développement du machinisme forestier à l’épreuve des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les machines ont pris la terre. Enquêtes sur la mécanisation de l’agriculture et ses conséquences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.77-95, 2025, 979-10-362-0857-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14q3w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réceptionner les chantiers forestiers. Une entrée en politique des techniques du faire et du regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gwenaële Rot (dir.), Travailler aux chantiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9791037031457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler les élites : les commissions de recrutement des étudiants par la voie « conventions éducation prioritaire » de Sciences Po et la transformation des modes de sélection dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail : XXVIèmes journées du longitudinal, Toulouse, 12-13 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, , pp.151-163, 2021, Céreq Echanges, 9782111519428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03193913v1</w:t>
-              </w:r>
-[...172 lines deleted...]
-                <w:t xml:space="preserve">tel-05354171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -677,96 +677,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcar árboles para adaptar bosques al Antropoceno. Actuación de una controversia</w:t>
+                <w:t xml:space="preserve">Planes spraying glyphosate over the Miramichi river: A Silent Spring that lasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Society for Social Studies of Science (4S) associée à ESOCITE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4S, Dec 2022, Cholula Puebla, México</w:t>
+              <w:t xml:space="preserve">Silent Springs. Global Histories of Pesticides and Our Toxic Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rachel Carson Center for Environment and Society et le RUCHE (Réseau Universitaire des Chercheurs en Histoire Environnementale), Oct 2022, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160258v1</w:t>
+                <w:t xml:space="preserve">hal-04160310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces des machines forestières. Le développement du machinisme forestier à l’épreuve de la définition des forêts</w:t>
               </w:r>
@@ -815,96 +815,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planes spraying glyphosate over the Miramichi river: A Silent Spring that lasts</w:t>
+                <w:t xml:space="preserve">Marcar árboles para adaptar bosques al Antropoceno. Actuación de una controversia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silent Springs. Global Histories of Pesticides and Our Toxic Worlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rachel Carson Center for Environment and Society et le RUCHE (Réseau Universitaire des Chercheurs en Histoire Environnementale), Oct 2022, Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Society for Social Studies of Science (4S) associée à ESOCITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4S, Dec 2022, Cholula Puebla, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160310v1</w:t>
+                <w:t xml:space="preserve">hal-04160258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carbone, la biodiversité et les forestiers. L’action publique forestière comme objet de définitions antagonistes</w:t>
               </w:r>
@@ -1132,174 +1132,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forestiers et écologistes ? L’alliance de forestiers publics et d’associations environnementalistes dans l’action publique forestière française</w:t>
+                <w:t xml:space="preserve">Gestionnaires forestiers : une nouvelle catégorie de l’action publique forestière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 246 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.246.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088520v1</w:t>
+                <w:t xml:space="preserve">hal-04390108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestionnaires forestiers : une nouvelle catégorie de l’action publique forestière ?</w:t>
+                <w:t xml:space="preserve">Forestiers et écologistes ? L’alliance de forestiers publics et d’associations environnementalistes dans l’action publique forestière française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Travail et Ecologie, 29, https://lesmondesdutravail.net/n-29-travail-et-ecologie-mars-2023/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.246.0111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04390108v1</w:t>
+                <w:t xml:space="preserve">hal-04088520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts vues du ciel. L’appropriation militante des dispositifs de visualisation aérienne dans une controverse canadienne forestière autour du glyphosate</w:t>
               </w:r>
@@ -1376,51 +1376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler les élites : ouverture sociale et dispositifs de jugement dans l'enseignement supérieur sélectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 158, pp.141-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1977,51 +1977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Glinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193913v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05465481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IEPP0023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05354171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28655" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10709" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03628093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Balaud&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Madon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11611" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05465481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Glinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IEPP0023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05354171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28655" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10709" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03628093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Balaud&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Madon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11611" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04160252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>