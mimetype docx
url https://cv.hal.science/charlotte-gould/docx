--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charlotte Gould </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de civilisation britannique à Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique rock et chronique sociale au Royaume-Uni (1963-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979 10 413 0093 8. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/150ys⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l’art public, l’art public face aux crises : échecs de l’art public britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise dans la critique. Une cartographie des studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, 2023, 9782356879981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: Contemporary art’s take on the British weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Naugrette et Catherine Lanone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps qu'il fait dans la littérature et les arts du monde anglophone/What’s the weather like in Anglophone literature and arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deller’s The Battle of Orgreave, rejouer 1984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand, Thierry Labica et Cornelius Crowley dirs. Ici notre défaite a commencé. La grève des mineurs britanniques (1984-1985). Paris : Syllepse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Esthétisation des écrits sur l’art contemporain britannique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Anne-Pascale Bruneau-Rumsey, Shannon Wells-Lassagne et Anne-Florence Gillard-Estrada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'art / Writing art : Formes et enjeux du discours sur les arts visuels en Grande-Bretagne et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 77-84, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a Name? Les Young British Artists : du branding à l’ontologie » in Katia Schneller et Vanessa Théodoropoulou dirs. Au nom de l’art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours. Paris : Publications de la Sorbonne, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beyond Partisanship: Young British Art and the Contemporary Third Way » in Jean-Michel Ganteau & Christine Reynier, dirs. Autonomy and Commitment in Twentieth-Century British Arts, Montpellier : Presses Universitaires de la Méditerranée, Collection Horizons Anglophones/Present Perfect 10, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomy and Commitment in 20th century British Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'art et féminisme : la fin d'un oxymore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du genre. (Dé)constructions du masculin et du féminin dans les arts et la littérature anglophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.263-278, 2008, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 155, pp.2-76, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities in the British Isles in the 19th-21st Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: New Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990, 155, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.155.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow's Waterfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TETI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, Performance, and Outsourcing in Corporate Art Commissioning: An American Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of American studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejas.19735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “Storm Cloud” à Vertigo Sea L’art britannique au prisme de l’“angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition « Sensation » (Londres 1997- New York 2000) : scandales publics, financements privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantic cultures : Histoires culturelles de l’espace atlantique XVIIe – XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35008/tracs-0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inclusions and Exclusions of British Public Art: Creating Art for the Successful City, or for the Just City?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney. A Year in Normandy, du 13 octobre 2021 au 14 février 2022, Musée de l’Orangerie, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.46883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britain’s Pop Ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8.1., </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary British Art and its Contested Publicness: The Case of the Artangel Trust Experimenting with Site in Britain Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If Not, Not : citation et allégeance chez R.B. Kitaj et T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel et la commande d’art public au Royaume-Uni au tournant du XXIe siècle. Quand l’hybridation des financements de l’art britannique coïncide avec une hybridation des lieux de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions: The Impact of Hybrid Funding on New Hybrid Artistic Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Social, Political and Community Agendas in the Arts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2326-9960/CGP/v12i02/11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda & Francis Upritchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda, Francis Upritchard, Galerie Art : Concept, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un génie à ma table, Face-à-face Hockney Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escritos sobre el arte, escritos con el arte. La crítica británica puesta a prueba en los años 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuraciones, Teoria y critica de artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Emin: A Leaf Out of her Own Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Review) Landscape as the Locus for Artistic Transfers Between Ireland, Northern Ireland and Great Britain (1968 - Present Day)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-art en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Young British Artists et la domestication de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticising Council Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London: Aspects of Change: Spatialising London gentrification, 60 years after Ruth Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthew Hardy; Mike Raco; Stéphane Sadoux; Marie-Pierre Vincent, Jul 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Scotland from Girders. Shipbuilding, waterfront revitalization, and public art in Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artists and Maritime Technology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TETI Group, Franklin University, Institute UT Dallas et La Capraia Centre for the Art History of Port Cities, Naples, May 2023, Sorengo, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workers City (1988-1993). Contesting the narrative of the new post-industrial city supporting Glasgow European City of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Spirit: Dissonant Voices in Scottish Politics and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'aire britannique, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modest contribution to an ecocritical toolbox for artistic research: Making a case for an “Angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Ecocritical Art History: Methods &amp; Practices, Workshop 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Patrizio et Olga Smith, Jul 2022, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public art in the museum: a strange place for art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art in Strange Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLIMAS Université Bordeaux Montaigne, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusions and exclusions of British public art: creating art for the successful city or for the just city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disrupting the City: Urban Crises in Contemporary British Literature and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art’s New Agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21th International Conference on Cultural Economics (ACEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Cultural Economics International, Jul 2021, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow’s Waterfront. From Sea as Sight to Sea as Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association ofr Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association ofr Art History, Apr 2021, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buying Art Before it is Made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for the future - Researching Art Market Practices from Past to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA Arts and Culture, Jun 2021, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent British Soundwalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Art History, Apr 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundwalks: New Possibilities for Spectatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Twelfth Annual Conference on the Arts in Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University of Paris, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and public art commissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et l'argent, EHESS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young British Artists, A Rude Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gillray after Gillray, INHA Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering Spectatorship in British Art Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breaking Through: Impaired/Heightened Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary art and public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: retrieving the elemental in eco-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What’s the weather like in Anglophone literature and art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come into my House: Inside-Out Spaces in Contemporary Public Art, the case of Artangel commissions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Association of Art Historians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAH, Apr 2015, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions, A New Approach to Site. The Impact of Hybrid Funding on Hybrid Artistic Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts in Society Conference, Imperial College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Private and Public. Artangel Commissions 1985-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney et la nouvelle figure de l’artiste anglais d’après-guerre : bouleversement d’un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de David Hockney </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing 1984, Jeremy Deller’s The Battle of Orgreave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Miners’ Strike, 1984-1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemerality and the New Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concerning the experimental in art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Wearing, the visual artist, the camera and the British fly-on-the-wall tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie, Femmes, Nation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking about a generation ? Le Young British Art à la fin du 20e siècle au Royaume-Uni. Mouvement, jeunesse et positionnement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de l’Université de Paris Ouest Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Future: Nostalgia and Pastiche in Contemporary British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire textuelle, visuelle et auditive, PRISMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN 9781032476124. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351003988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and the Environment in Britain, 1700- Today - colloque international, collaboration à la publication interrompue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interrompue, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-138-48981-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monument et modernité dans l'art et la littérature britanniques et américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanone Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Savinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle , 2015, Monument et modernité dans l'art et la littérature britanniques et américaines, 978-2-87854-626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Art in the British Isles: A cultural history. Ashgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould, Sophie Mesplède dirs. Marketing Art in Britain: A Cultural History, 1700 to Today. Farnham : Ashgate, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury Art Market. Protagonists, Networks, Provenances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art public : valeurs et partage de l’art contemporain britannique depuis 1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université Paris Cité, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04352993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: James Russell. Ravilious (Dulwich Picture Gallery/Philip Wilson Publishers, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Dickson and Sarah MacDougall eds. Uproar! The First 50 Years of the London Group, 1913-63 (Lund Humphries, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Dana Arnold and David Peters Corbett eds. A Companion to British Art, 1600 to the Present (Wiley-Blackwell, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Jovan Nicholson, with essays by Sebastiano Barassi and Julian Stair. Ben Nicholson, Winifred Nicholson, Christopher Wood, Alfred Wallis, William Staite Murray. Art and Life 1920-1931 (Philip Wilson, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Didier Ottinger, Hopper : ombre et lumière du mythe américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Simon Starling/Superflex: Reprotypes, Triangulations and Road Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Marc Quinn: The Littoral Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Paul Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Lisa Tickner & David Peters Corbett (eds.), British Art in the Cultural Field, 1939-69 (Chichester: John Wiley & Sons, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: José Manser. Mary Fedden and Julian Trevelyan, Life and Art by the River Thames (Unicorn Press, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Wells, Scale in Contemporary Sculpture. Enlargement, Miniaturisation and the Life-Size (Farnham: Ashgate, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Simon Starling, THEREHERETHENTHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Le Groupe de Bloomsbury : conversation anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charlotte Gould </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de civilisation britannique à Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique rock et chronique sociale au Royaume-Uni (1963-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979 10 413 0093 8. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/150ys⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l’art public, l’art public face aux crises : échecs de l’art public britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise dans la critique. Une cartographie des studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, 2023, 9782356879981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: Contemporary art’s take on the British weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Naugrette et Catherine Lanone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps qu'il fait dans la littérature et les arts du monde anglophone/What’s the weather like in Anglophone literature and arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deller’s The Battle of Orgreave, rejouer 1984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand, Thierry Labica et Cornelius Crowley dirs. Ici notre défaite a commencé. La grève des mineurs britanniques (1984-1985). Paris : Syllepse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Esthétisation des écrits sur l’art contemporain britannique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Anne-Pascale Bruneau-Rumsey, Shannon Wells-Lassagne et Anne-Florence Gillard-Estrada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'art / Writing art : Formes et enjeux du discours sur les arts visuels en Grande-Bretagne et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 77-84, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a Name? Les Young British Artists : du branding à l’ontologie » in Katia Schneller et Vanessa Théodoropoulou dirs. Au nom de l’art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours. Paris : Publications de la Sorbonne, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beyond Partisanship: Young British Art and the Contemporary Third Way » in Jean-Michel Ganteau & Christine Reynier, dirs. Autonomy and Commitment in Twentieth-Century British Arts, Montpellier : Presses Universitaires de la Méditerranée, Collection Horizons Anglophones/Present Perfect 10, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomy and Commitment in 20th century British Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'art et féminisme : la fin d'un oxymore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du genre. (Dé)constructions du masculin et du féminin dans les arts et la littérature anglophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.263-278, 2008, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 155, pp.2-76, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities in the British Isles in the 19th-21st Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: New Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990, 155, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.155.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow's Waterfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TETI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, Performance, and Outsourcing in Corporate Art Commissioning: An American Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of American studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejas.19735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “Storm Cloud” à Vertigo Sea L’art britannique au prisme de l’“angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition « Sensation » (Londres 1997- New York 2000) : scandales publics, financements privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantic cultures : Histoires culturelles de l’espace atlantique XVIIe – XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35008/tracs-0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inclusions and Exclusions of British Public Art: Creating Art for the Successful City, or for the Just City?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney. A Year in Normandy, du 13 octobre 2021 au 14 février 2022, Musée de l’Orangerie, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.46883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britain’s Pop Ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8.1., </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary British Art and its Contested Publicness: The Case of the Artangel Trust Experimenting with Site in Britain Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If Not, Not : citation et allégeance chez R.B. Kitaj et T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel et la commande d’art public au Royaume-Uni au tournant du XXIe siècle. Quand l’hybridation des financements de l’art britannique coïncide avec une hybridation des lieux de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions: The Impact of Hybrid Funding on New Hybrid Artistic Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Social, Political and Community Agendas in the Arts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2326-9960/CGP/v12i02/11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda & Francis Upritchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda, Francis Upritchard, Galerie Art : Concept, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un génie à ma table, Face-à-face Hockney Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escritos sobre el arte, escritos con el arte. La crítica británica puesta a prueba en los años 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuraciones, Teoria y critica de artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Emin: A Leaf Out of her Own Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Review) Landscape as the Locus for Artistic Transfers Between Ireland, Northern Ireland and Great Britain (1968 - Present Day)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-art en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Young British Artists et la domestication de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticising Council Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London: Aspects of Change: Spatialising London gentrification, 60 years after Ruth Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthew Hardy; Mike Raco; Stéphane Sadoux; Marie-Pierre Vincent, Jul 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Scotland from Girders. Shipbuilding, waterfront revitalization, and public art in Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artists and Maritime Technology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TETI Group, Franklin University, Institute UT Dallas et La Capraia Centre for the Art History of Port Cities, Naples, May 2023, Sorengo, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workers City (1988-1993). Contesting the narrative of the new post-industrial city supporting Glasgow European City of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Spirit: Dissonant Voices in Scottish Politics and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'aire britannique, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modest contribution to an ecocritical toolbox for artistic research: Making a case for an “Angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Ecocritical Art History: Methods &amp; Practices, Workshop 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Patrizio et Olga Smith, Jul 2022, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public art in the museum: a strange place for art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art in Strange Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLIMAS Université Bordeaux Montaigne, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusions and exclusions of British public art: creating art for the successful city or for the just city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disrupting the City: Urban Crises in Contemporary British Literature and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art’s New Agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21th International Conference on Cultural Economics (ACEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Cultural Economics International, Jul 2021, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow’s Waterfront. From Sea as Sight to Sea as Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association ofr Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association ofr Art History, Apr 2021, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buying Art Before it is Made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for the future - Researching Art Market Practices from Past to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA Arts and Culture, Jun 2021, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent British Soundwalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Art History, Apr 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundwalks: New Possibilities for Spectatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Twelfth Annual Conference on the Arts in Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University of Paris, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and public art commissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et l'argent, EHESS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering Spectatorship in British Art Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breaking Through: Impaired/Heightened Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young British Artists, A Rude Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gillray after Gillray, INHA Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary art and public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: retrieving the elemental in eco-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What’s the weather like in Anglophone literature and art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come into my House: Inside-Out Spaces in Contemporary Public Art, the case of Artangel commissions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Association of Art Historians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAH, Apr 2015, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions, A New Approach to Site. The Impact of Hybrid Funding on Hybrid Artistic Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts in Society Conference, Imperial College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Private and Public. Artangel Commissions 1985-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney et la nouvelle figure de l’artiste anglais d’après-guerre : bouleversement d’un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de David Hockney </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing 1984, Jeremy Deller’s The Battle of Orgreave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Miners’ Strike, 1984-1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemerality and the New Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concerning the experimental in art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Wearing, the visual artist, the camera and the British fly-on-the-wall tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie, Femmes, Nation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking about a generation ? Le Young British Art à la fin du 20e siècle au Royaume-Uni. Mouvement, jeunesse et positionnement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de l’Université de Paris Ouest Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Future: Nostalgia and Pastiche in Contemporary British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire textuelle, visuelle et auditive, PRISMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN 9781032476124. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351003988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and the Environment in Britain, 1700- Today - colloque international, collaboration à la publication interrompue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interrompue, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-138-48981-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monument et modernité dans l'art et la littérature britanniques et américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanone Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Savinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle , 2015, Monument et modernité dans l'art et la littérature britanniques et américaines, 978-2-87854-626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Art in the British Isles: A cultural history. Ashgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould, Sophie Mesplède dirs. Marketing Art in Britain: A Cultural History, 1700 to Today. Farnham : Ashgate, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury Art Market. Protagonists, Networks, Provenances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art public : valeurs et partage de l’art contemporain britannique depuis 1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université Paris Cité, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04352993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Dickson and Sarah MacDougall eds. Uproar! The First 50 Years of the London Group, 1913-63 (Lund Humphries, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: James Russell. Ravilious (Dulwich Picture Gallery/Philip Wilson Publishers, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Dana Arnold and David Peters Corbett eds. A Companion to British Art, 1600 to the Present (Wiley-Blackwell, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Simon Starling/Superflex: Reprotypes, Triangulations and Road Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Didier Ottinger, Hopper : ombre et lumière du mythe américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Jovan Nicholson, with essays by Sebastiano Barassi and Julian Stair. Ben Nicholson, Winifred Nicholson, Christopher Wood, Alfred Wallis, William Staite Murray. Art and Life 1920-1931 (Philip Wilson, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Marc Quinn: The Littoral Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Paul Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: José Manser. Mary Fedden and Julian Trevelyan, Life and Art by the River Thames (Unicorn Press, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Lisa Tickner & David Peters Corbett (eds.), British Art in the Cultural Field, 1939-69 (Chichester: John Wiley & Sons, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Wells, Scale in Contemporary Sculpture. Enlargement, Miniaturisation and the Life-Size (Farnham: Ashgate, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Simon Starling, THEREHERETHENTHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Le Groupe de Bloomsbury : conversation anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gould" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150ys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05226514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.155.0002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.19735" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mespl&#232;de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.46883" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.3311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2326-9960/CGP/v12i02/11-20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03377470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03323954v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hancock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orlando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781032476124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351003988" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003099215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01741456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#226;tel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781351003988" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Savinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Rigaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04352993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gould" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150ys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05226514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.155.0002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.19735" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mespl&#232;de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.46883" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.3311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2326-9960/CGP/v12i02/11-20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03377470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03323954v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hancock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orlando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781032476124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351003988" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003099215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01741456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#226;tel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781351003988" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Savinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Rigaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04352993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>