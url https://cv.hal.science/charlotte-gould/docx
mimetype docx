--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charlotte Gould </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de civilisation britannique à Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique rock et chronique sociale au Royaume-Uni (1963-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979 10 413 0093 8. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/150ys⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l’art public, l’art public face aux crises : échecs de l’art public britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise dans la critique. Une cartographie des studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, 2023, 9782356879981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: Contemporary art’s take on the British weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Naugrette et Catherine Lanone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps qu'il fait dans la littérature et les arts du monde anglophone/What’s the weather like in Anglophone literature and arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deller’s The Battle of Orgreave, rejouer 1984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand, Thierry Labica et Cornelius Crowley dirs. Ici notre défaite a commencé. La grève des mineurs britanniques (1984-1985). Paris : Syllepse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Esthétisation des écrits sur l’art contemporain britannique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Anne-Pascale Bruneau-Rumsey, Shannon Wells-Lassagne et Anne-Florence Gillard-Estrada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'art / Writing art : Formes et enjeux du discours sur les arts visuels en Grande-Bretagne et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 77-84, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a Name? Les Young British Artists : du branding à l’ontologie » in Katia Schneller et Vanessa Théodoropoulou dirs. Au nom de l’art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours. Paris : Publications de la Sorbonne, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beyond Partisanship: Young British Art and the Contemporary Third Way » in Jean-Michel Ganteau & Christine Reynier, dirs. Autonomy and Commitment in Twentieth-Century British Arts, Montpellier : Presses Universitaires de la Méditerranée, Collection Horizons Anglophones/Present Perfect 10, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomy and Commitment in 20th century British Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'art et féminisme : la fin d'un oxymore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du genre. (Dé)constructions du masculin et du féminin dans les arts et la littérature anglophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.263-278, 2008, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 155, pp.2-76, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities in the British Isles in the 19th-21st Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: New Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990, 155, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.155.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow's Waterfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TETI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, Performance, and Outsourcing in Corporate Art Commissioning: An American Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of American studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejas.19735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “Storm Cloud” à Vertigo Sea L’art britannique au prisme de l’“angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition « Sensation » (Londres 1997- New York 2000) : scandales publics, financements privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantic cultures : Histoires culturelles de l’espace atlantique XVIIe – XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35008/tracs-0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inclusions and Exclusions of British Public Art: Creating Art for the Successful City, or for the Just City?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney. A Year in Normandy, du 13 octobre 2021 au 14 février 2022, Musée de l’Orangerie, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.46883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britain’s Pop Ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8.1., </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary British Art and its Contested Publicness: The Case of the Artangel Trust Experimenting with Site in Britain Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If Not, Not : citation et allégeance chez R.B. Kitaj et T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel et la commande d’art public au Royaume-Uni au tournant du XXIe siècle. Quand l’hybridation des financements de l’art britannique coïncide avec une hybridation des lieux de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions: The Impact of Hybrid Funding on New Hybrid Artistic Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Social, Political and Community Agendas in the Arts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2326-9960/CGP/v12i02/11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda & Francis Upritchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda, Francis Upritchard, Galerie Art : Concept, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un génie à ma table, Face-à-face Hockney Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escritos sobre el arte, escritos con el arte. La crítica británica puesta a prueba en los años 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuraciones, Teoria y critica de artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Emin: A Leaf Out of her Own Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Review) Landscape as the Locus for Artistic Transfers Between Ireland, Northern Ireland and Great Britain (1968 - Present Day)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-art en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Young British Artists et la domestication de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticising Council Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London: Aspects of Change: Spatialising London gentrification, 60 years after Ruth Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthew Hardy; Mike Raco; Stéphane Sadoux; Marie-Pierre Vincent, Jul 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Scotland from Girders. Shipbuilding, waterfront revitalization, and public art in Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artists and Maritime Technology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TETI Group, Franklin University, Institute UT Dallas et La Capraia Centre for the Art History of Port Cities, Naples, May 2023, Sorengo, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workers City (1988-1993). Contesting the narrative of the new post-industrial city supporting Glasgow European City of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Spirit: Dissonant Voices in Scottish Politics and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'aire britannique, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modest contribution to an ecocritical toolbox for artistic research: Making a case for an “Angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Ecocritical Art History: Methods &amp; Practices, Workshop 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Patrizio et Olga Smith, Jul 2022, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public art in the museum: a strange place for art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art in Strange Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLIMAS Université Bordeaux Montaigne, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusions and exclusions of British public art: creating art for the successful city or for the just city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disrupting the City: Urban Crises in Contemporary British Literature and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art’s New Agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21th International Conference on Cultural Economics (ACEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Cultural Economics International, Jul 2021, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow’s Waterfront. From Sea as Sight to Sea as Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association ofr Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association ofr Art History, Apr 2021, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buying Art Before it is Made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for the future - Researching Art Market Practices from Past to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA Arts and Culture, Jun 2021, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent British Soundwalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Art History, Apr 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundwalks: New Possibilities for Spectatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Twelfth Annual Conference on the Arts in Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University of Paris, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and public art commissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et l'argent, EHESS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering Spectatorship in British Art Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breaking Through: Impaired/Heightened Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young British Artists, A Rude Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gillray after Gillray, INHA Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary art and public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: retrieving the elemental in eco-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What’s the weather like in Anglophone literature and art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come into my House: Inside-Out Spaces in Contemporary Public Art, the case of Artangel commissions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Association of Art Historians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAH, Apr 2015, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions, A New Approach to Site. The Impact of Hybrid Funding on Hybrid Artistic Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts in Society Conference, Imperial College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Private and Public. Artangel Commissions 1985-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney et la nouvelle figure de l’artiste anglais d’après-guerre : bouleversement d’un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de David Hockney </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing 1984, Jeremy Deller’s The Battle of Orgreave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Miners’ Strike, 1984-1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemerality and the New Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concerning the experimental in art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Wearing, the visual artist, the camera and the British fly-on-the-wall tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie, Femmes, Nation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking about a generation ? Le Young British Art à la fin du 20e siècle au Royaume-Uni. Mouvement, jeunesse et positionnement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de l’Université de Paris Ouest Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Future: Nostalgia and Pastiche in Contemporary British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire textuelle, visuelle et auditive, PRISMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN 9781032476124. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351003988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and the Environment in Britain, 1700- Today - colloque international, collaboration à la publication interrompue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interrompue, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-138-48981-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monument et modernité dans l'art et la littérature britanniques et américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanone Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Savinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle , 2015, Monument et modernité dans l'art et la littérature britanniques et américaines, 978-2-87854-626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Art in the British Isles: A cultural history. Ashgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould, Sophie Mesplède dirs. Marketing Art in Britain: A Cultural History, 1700 to Today. Farnham : Ashgate, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury Art Market. Protagonists, Networks, Provenances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art public : valeurs et partage de l’art contemporain britannique depuis 1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université Paris Cité, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04352993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Dickson and Sarah MacDougall eds. Uproar! The First 50 Years of the London Group, 1913-63 (Lund Humphries, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: James Russell. Ravilious (Dulwich Picture Gallery/Philip Wilson Publishers, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Dana Arnold and David Peters Corbett eds. A Companion to British Art, 1600 to the Present (Wiley-Blackwell, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Simon Starling/Superflex: Reprotypes, Triangulations and Road Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Didier Ottinger, Hopper : ombre et lumière du mythe américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Jovan Nicholson, with essays by Sebastiano Barassi and Julian Stair. Ben Nicholson, Winifred Nicholson, Christopher Wood, Alfred Wallis, William Staite Murray. Art and Life 1920-1931 (Philip Wilson, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Marc Quinn: The Littoral Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Paul Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: José Manser. Mary Fedden and Julian Trevelyan, Life and Art by the River Thames (Unicorn Press, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Lisa Tickner & David Peters Corbett (eds.), British Art in the Cultural Field, 1939-69 (Chichester: John Wiley & Sons, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Wells, Scale in Contemporary Sculpture. Enlargement, Miniaturisation and the Life-Size (Farnham: Ashgate, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Simon Starling, THEREHERETHENTHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Le Groupe de Bloomsbury : conversation anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charlotte Gould </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de civilisation britannique à Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow's Waterfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TETI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990, 155, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.155.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, Performance, and Outsourcing in Corporate Art Commissioning: An American Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of American studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejas.19735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “Storm Cloud” à Vertigo Sea L’art britannique au prisme de l’“angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition « Sensation » (Londres 1997- New York 2000) : scandales publics, financements privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantic cultures : Histoires culturelles de l’espace atlantique XVIIe – XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35008/tracs-0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inclusions and Exclusions of British Public Art: Creating Art for the Successful City, or for the Just City?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney. A Year in Normandy, du 13 octobre 2021 au 14 février 2022, Musée de l’Orangerie, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.46883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britain’s Pop Ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8.1., </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary British Art and its Contested Publicness: The Case of the Artangel Trust Experimenting with Site in Britain Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If Not, Not : citation et allégeance chez R.B. Kitaj et T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel et la commande d’art public au Royaume-Uni au tournant du XXIe siècle. Quand l’hybridation des financements de l’art britannique coïncide avec une hybridation des lieux de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions: The Impact of Hybrid Funding on New Hybrid Artistic Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Social, Political and Community Agendas in the Arts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2326-9960/CGP/v12i02/11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda, Francis Upritchard, Galerie Art : Concept, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda & Francis Upritchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un génie à ma table, Face-à-face Hockney Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escritos sobre el arte, escritos con el arte. La crítica británica puesta a prueba en los años 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuraciones, Teoria y critica de artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Review) Landscape as the Locus for Artistic Transfers Between Ireland, Northern Ireland and Great Britain (1968 - Present Day)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Emin: A Leaf Out of her Own Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-art en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Young British Artists et la domestication de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique rock et chronique sociale au Royaume-Uni (1963-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979 10 413 0093 8. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/150ys⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l’art public, l’art public face aux crises : échecs de l’art public britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise dans la critique. Une cartographie des studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, 2023, 9782356879981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: Contemporary art’s take on the British weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Naugrette et Catherine Lanone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps qu'il fait dans la littérature et les arts du monde anglophone/What’s the weather like in Anglophone literature and arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deller’s The Battle of Orgreave, rejouer 1984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand, Thierry Labica et Cornelius Crowley dirs. Ici notre défaite a commencé. La grève des mineurs britanniques (1984-1985). Paris : Syllepse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Esthétisation des écrits sur l’art contemporain britannique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Anne-Pascale Bruneau-Rumsey, Shannon Wells-Lassagne et Anne-Florence Gillard-Estrada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'art / Writing art : Formes et enjeux du discours sur les arts visuels en Grande-Bretagne et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 77-84, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a Name? Les Young British Artists : du branding à l’ontologie » in Katia Schneller et Vanessa Théodoropoulou dirs. Au nom de l’art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours. Paris : Publications de la Sorbonne, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beyond Partisanship: Young British Art and the Contemporary Third Way » in Jean-Michel Ganteau & Christine Reynier, dirs. Autonomy and Commitment in Twentieth-Century British Arts, Montpellier : Presses Universitaires de la Méditerranée, Collection Horizons Anglophones/Present Perfect 10, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomy and Commitment in 20th century British Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'art et féminisme : la fin d'un oxymore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du genre. (Dé)constructions du masculin et du féminin dans les arts et la littérature anglophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.263-278, 2008, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 155, pp.2-76, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities in the British Isles in the 19th-21st Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: New Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticising Council Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London: Aspects of Change: Spatialising London gentrification, 60 years after Ruth Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthew Hardy; Mike Raco; Stéphane Sadoux; Marie-Pierre Vincent, Jul 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Scotland from Girders. Shipbuilding, waterfront revitalization, and public art in Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artists and Maritime Technology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TETI Group, Franklin University, Institute UT Dallas et La Capraia Centre for the Art History of Port Cities, Naples, May 2023, Sorengo, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workers City (1988-1993). Contesting the narrative of the new post-industrial city supporting Glasgow European City of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Spirit: Dissonant Voices in Scottish Politics and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'aire britannique, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modest contribution to an ecocritical toolbox for artistic research: Making a case for an “Angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Ecocritical Art History: Methods &amp; Practices, Workshop 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Patrizio et Olga Smith, Jul 2022, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public art in the museum: a strange place for art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art in Strange Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLIMAS Université Bordeaux Montaigne, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow’s Waterfront. From Sea as Sight to Sea as Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association ofr Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association ofr Art History, Apr 2021, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusions and exclusions of British public art: creating art for the successful city or for the just city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disrupting the City: Urban Crises in Contemporary British Literature and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art’s New Agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21th International Conference on Cultural Economics (ACEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Cultural Economics International, Jul 2021, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buying Art Before it is Made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for the future - Researching Art Market Practices from Past to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA Arts and Culture, Jun 2021, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent British Soundwalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Art History, Apr 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundwalks: New Possibilities for Spectatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Twelfth Annual Conference on the Arts in Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University of Paris, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: retrieving the elemental in eco-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What’s the weather like in Anglophone literature and art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering Spectatorship in British Art Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breaking Through: Impaired/Heightened Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young British Artists, A Rude Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gillray after Gillray, INHA Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and public art commissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et l'argent, EHESS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary art and public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions, A New Approach to Site. The Impact of Hybrid Funding on Hybrid Artistic Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts in Society Conference, Imperial College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come into my House: Inside-Out Spaces in Contemporary Public Art, the case of Artangel commissions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Association of Art Historians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAH, Apr 2015, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemerality and the New Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concerning the experimental in art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Private and Public. Artangel Commissions 1985-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney et la nouvelle figure de l’artiste anglais d’après-guerre : bouleversement d’un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de David Hockney </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing 1984, Jeremy Deller’s The Battle of Orgreave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Miners’ Strike, 1984-1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Wearing, the visual artist, the camera and the British fly-on-the-wall tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie, Femmes, Nation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking about a generation ? Le Young British Art à la fin du 20e siècle au Royaume-Uni. Mouvement, jeunesse et positionnement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de l’Université de Paris Ouest Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Future: Nostalgia and Pastiche in Contemporary British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire textuelle, visuelle et auditive, PRISMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury Art Market. Protagonists, Networks, Provenances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN 9781032476124. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351003988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-138-48981-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and the Environment in Britain, 1700- Today - colloque international, collaboration à la publication interrompue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interrompue, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monument et modernité dans l'art et la littérature britanniques et américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanone Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Savinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle , 2015, Monument et modernité dans l'art et la littérature britanniques et américaines, 978-2-87854-626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Art in the British Isles: A cultural history. Ashgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould, Sophie Mesplède dirs. Marketing Art in Britain: A Cultural History, 1700 to Today. Farnham : Ashgate, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art public : valeurs et partage de l’art contemporain britannique depuis 1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université Paris Cité, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04352993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Dickson and Sarah MacDougall eds. Uproar! The First 50 Years of the London Group, 1913-63 (Lund Humphries, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: James Russell. Ravilious (Dulwich Picture Gallery/Philip Wilson Publishers, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Paul Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Marc Quinn: The Littoral Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Dana Arnold and David Peters Corbett eds. A Companion to British Art, 1600 to the Present (Wiley-Blackwell, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Simon Starling/Superflex: Reprotypes, Triangulations and Road Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Didier Ottinger, Hopper : ombre et lumière du mythe américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Jovan Nicholson, with essays by Sebastiano Barassi and Julian Stair. Ben Nicholson, Winifred Nicholson, Christopher Wood, Alfred Wallis, William Staite Murray. Art and Life 1920-1931 (Philip Wilson, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Wells, Scale in Contemporary Sculpture. Enlargement, Miniaturisation and the Life-Size (Farnham: Ashgate, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: José Manser. Mary Fedden and Julian Trevelyan, Life and Art by the River Thames (Unicorn Press, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Lisa Tickner & David Peters Corbett (eds.), British Art in the Cultural Field, 1939-69 (Chichester: John Wiley & Sons, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Le Groupe de Bloomsbury : conversation anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Simon Starling, THEREHERETHENTHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gould" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150ys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05226514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.155.0002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.19735" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mespl&#232;de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.46883" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.3311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2326-9960/CGP/v12i02/11-20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03377470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03323954v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hancock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orlando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781032476124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351003988" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003099215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01741456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#226;tel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781351003988" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Savinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Rigaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04352993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472461v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gould" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.155.0002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.19735" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mespl&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.46883" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.3311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2326-9960/CGP/v12i02/11-20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03377470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03323954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hancock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orlando" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150ys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05226514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781032476124" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351003988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003099215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781351003988" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01741456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#226;tel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Savinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Rigaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04352993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>