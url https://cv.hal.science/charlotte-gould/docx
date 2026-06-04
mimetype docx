--- v2 (2026-05-07)
+++ v3 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charlotte Gould </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de civilisation britannique à Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow's Waterfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TETI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990, 155, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.155.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, Performance, and Outsourcing in Corporate Art Commissioning: An American Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of American studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejas.19735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “Storm Cloud” à Vertigo Sea L’art britannique au prisme de l’“angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition « Sensation » (Londres 1997- New York 2000) : scandales publics, financements privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantic cultures : Histoires culturelles de l’espace atlantique XVIIe – XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35008/tracs-0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inclusions and Exclusions of British Public Art: Creating Art for the Successful City, or for the Just City?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney. A Year in Normandy, du 13 octobre 2021 au 14 février 2022, Musée de l’Orangerie, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.46883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britain’s Pop Ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8.1., </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary British Art and its Contested Publicness: The Case of the Artangel Trust Experimenting with Site in Britain Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If Not, Not : citation et allégeance chez R.B. Kitaj et T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel et la commande d’art public au Royaume-Uni au tournant du XXIe siècle. Quand l’hybridation des financements de l’art britannique coïncide avec une hybridation des lieux de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions: The Impact of Hybrid Funding on New Hybrid Artistic Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Social, Political and Community Agendas in the Arts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2326-9960/CGP/v12i02/11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda, Francis Upritchard, Galerie Art : Concept, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda & Francis Upritchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un génie à ma table, Face-à-face Hockney Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escritos sobre el arte, escritos con el arte. La crítica británica puesta a prueba en los años 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuraciones, Teoria y critica de artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Review) Landscape as the Locus for Artistic Transfers Between Ireland, Northern Ireland and Great Britain (1968 - Present Day)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Emin: A Leaf Out of her Own Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-art en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Young British Artists et la domestication de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique rock et chronique sociale au Royaume-Uni (1963-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979 10 413 0093 8. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/150ys⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l’art public, l’art public face aux crises : échecs de l’art public britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise dans la critique. Une cartographie des studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, 2023, 9782356879981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: Contemporary art’s take on the British weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Naugrette et Catherine Lanone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps qu'il fait dans la littérature et les arts du monde anglophone/What’s the weather like in Anglophone literature and arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deller’s The Battle of Orgreave, rejouer 1984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand, Thierry Labica et Cornelius Crowley dirs. Ici notre défaite a commencé. La grève des mineurs britanniques (1984-1985). Paris : Syllepse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Esthétisation des écrits sur l’art contemporain britannique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Anne-Pascale Bruneau-Rumsey, Shannon Wells-Lassagne et Anne-Florence Gillard-Estrada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'art / Writing art : Formes et enjeux du discours sur les arts visuels en Grande-Bretagne et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 77-84, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a Name? Les Young British Artists : du branding à l’ontologie » in Katia Schneller et Vanessa Théodoropoulou dirs. Au nom de l’art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours. Paris : Publications de la Sorbonne, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beyond Partisanship: Young British Art and the Contemporary Third Way » in Jean-Michel Ganteau & Christine Reynier, dirs. Autonomy and Commitment in Twentieth-Century British Arts, Montpellier : Presses Universitaires de la Méditerranée, Collection Horizons Anglophones/Present Perfect 10, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomy and Commitment in 20th century British Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'art et féminisme : la fin d'un oxymore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du genre. (Dé)constructions du masculin et du féminin dans les arts et la littérature anglophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.263-278, 2008, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 155, pp.2-76, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities in the British Isles in the 19th-21st Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: New Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticising Council Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London: Aspects of Change: Spatialising London gentrification, 60 years after Ruth Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthew Hardy; Mike Raco; Stéphane Sadoux; Marie-Pierre Vincent, Jul 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Scotland from Girders. Shipbuilding, waterfront revitalization, and public art in Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artists and Maritime Technology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TETI Group, Franklin University, Institute UT Dallas et La Capraia Centre for the Art History of Port Cities, Naples, May 2023, Sorengo, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workers City (1988-1993). Contesting the narrative of the new post-industrial city supporting Glasgow European City of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Spirit: Dissonant Voices in Scottish Politics and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'aire britannique, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modest contribution to an ecocritical toolbox for artistic research: Making a case for an “Angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Ecocritical Art History: Methods &amp; Practices, Workshop 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Patrizio et Olga Smith, Jul 2022, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public art in the museum: a strange place for art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art in Strange Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLIMAS Université Bordeaux Montaigne, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow’s Waterfront. From Sea as Sight to Sea as Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association ofr Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association ofr Art History, Apr 2021, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusions and exclusions of British public art: creating art for the successful city or for the just city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disrupting the City: Urban Crises in Contemporary British Literature and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art’s New Agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21th International Conference on Cultural Economics (ACEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Cultural Economics International, Jul 2021, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buying Art Before it is Made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for the future - Researching Art Market Practices from Past to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA Arts and Culture, Jun 2021, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent British Soundwalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Art History, Apr 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundwalks: New Possibilities for Spectatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Twelfth Annual Conference on the Arts in Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University of Paris, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: retrieving the elemental in eco-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What’s the weather like in Anglophone literature and art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering Spectatorship in British Art Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breaking Through: Impaired/Heightened Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young British Artists, A Rude Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gillray after Gillray, INHA Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and public art commissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et l'argent, EHESS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary art and public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions, A New Approach to Site. The Impact of Hybrid Funding on Hybrid Artistic Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts in Society Conference, Imperial College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come into my House: Inside-Out Spaces in Contemporary Public Art, the case of Artangel commissions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Association of Art Historians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAH, Apr 2015, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemerality and the New Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concerning the experimental in art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Private and Public. Artangel Commissions 1985-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney et la nouvelle figure de l’artiste anglais d’après-guerre : bouleversement d’un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de David Hockney </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing 1984, Jeremy Deller’s The Battle of Orgreave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Miners’ Strike, 1984-1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Wearing, the visual artist, the camera and the British fly-on-the-wall tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie, Femmes, Nation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking about a generation ? Le Young British Art à la fin du 20e siècle au Royaume-Uni. Mouvement, jeunesse et positionnement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de l’Université de Paris Ouest Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Future: Nostalgia and Pastiche in Contemporary British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire textuelle, visuelle et auditive, PRISMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury Art Market. Protagonists, Networks, Provenances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN 9781032476124. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351003988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-138-48981-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and the Environment in Britain, 1700- Today - colloque international, collaboration à la publication interrompue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interrompue, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monument et modernité dans l'art et la littérature britanniques et américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanone Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Savinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle , 2015, Monument et modernité dans l'art et la littérature britanniques et américaines, 978-2-87854-626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Art in the British Isles: A cultural history. Ashgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould, Sophie Mesplède dirs. Marketing Art in Britain: A Cultural History, 1700 to Today. Farnham : Ashgate, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art public : valeurs et partage de l’art contemporain britannique depuis 1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université Paris Cité, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04352993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Dickson and Sarah MacDougall eds. Uproar! The First 50 Years of the London Group, 1913-63 (Lund Humphries, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: James Russell. Ravilious (Dulwich Picture Gallery/Philip Wilson Publishers, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Paul Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Marc Quinn: The Littoral Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Dana Arnold and David Peters Corbett eds. A Companion to British Art, 1600 to the Present (Wiley-Blackwell, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Simon Starling/Superflex: Reprotypes, Triangulations and Road Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Didier Ottinger, Hopper : ombre et lumière du mythe américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Jovan Nicholson, with essays by Sebastiano Barassi and Julian Stair. Ben Nicholson, Winifred Nicholson, Christopher Wood, Alfred Wallis, William Staite Murray. Art and Life 1920-1931 (Philip Wilson, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Wells, Scale in Contemporary Sculpture. Enlargement, Miniaturisation and the Life-Size (Farnham: Ashgate, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: José Manser. Mary Fedden and Julian Trevelyan, Life and Art by the River Thames (Unicorn Press, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Lisa Tickner & David Peters Corbett (eds.), British Art in the Cultural Field, 1939-69 (Chichester: John Wiley & Sons, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Le Groupe de Bloomsbury : conversation anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Simon Starling, THEREHERETHENTHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charlotte Gould </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de civilisation britannique à Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique rock et chronique sociale au Royaume-Uni (1963-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979 10 413 0093 8. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/150ys⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l’art public, l’art public face aux crises : échecs de l’art public britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise dans la critique. Une cartographie des studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, 2023, 9782356879981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: Contemporary art’s take on the British weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Naugrette et Catherine Lanone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps qu'il fait dans la littérature et les arts du monde anglophone/What’s the weather like in Anglophone literature and arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deller’s The Battle of Orgreave, rejouer 1984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand, Thierry Labica et Cornelius Crowley dirs. Ici notre défaite a commencé. La grève des mineurs britanniques (1984-1985). Paris : Syllepse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Esthétisation des écrits sur l’art contemporain britannique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Anne-Pascale Bruneau-Rumsey, Shannon Wells-Lassagne et Anne-Florence Gillard-Estrada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'art / Writing art : Formes et enjeux du discours sur les arts visuels en Grande-Bretagne et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 77-84, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a Name? Les Young British Artists : du branding à l’ontologie » in Katia Schneller et Vanessa Théodoropoulou dirs. Au nom de l’art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours. Paris : Publications de la Sorbonne, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beyond Partisanship: Young British Art and the Contemporary Third Way » in Jean-Michel Ganteau & Christine Reynier, dirs. Autonomy and Commitment in Twentieth-Century British Arts, Montpellier : Presses Universitaires de la Méditerranée, Collection Horizons Anglophones/Present Perfect 10, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomy and Commitment in 20th century British Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'art et féminisme : la fin d'un oxymore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du genre. (Dé)constructions du masculin et du féminin dans les arts et la littérature anglophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.263-278, 2008, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990, 155, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.155.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow's Waterfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TETI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, Performance, and Outsourcing in Corporate Art Commissioning: An American Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of American studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejas.19735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “Storm Cloud” à Vertigo Sea L’art britannique au prisme de l’“angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition « Sensation » (Londres 1997- New York 2000) : scandales publics, financements privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantic cultures : Histoires culturelles de l’espace atlantique XVIIe – XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35008/tracs-0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inclusions and Exclusions of British Public Art: Creating Art for the Successful City, or for the Just City?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney. A Year in Normandy, du 13 octobre 2021 au 14 février 2022, Musée de l’Orangerie, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.46883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britain’s Pop Ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8.1., </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary British Art and its Contested Publicness: The Case of the Artangel Trust Experimenting with Site in Britain Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If Not, Not : citation et allégeance chez R.B. Kitaj et T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel et la commande d’art public au Royaume-Uni au tournant du XXIe siècle. Quand l’hybridation des financements de l’art britannique coïncide avec une hybridation des lieux de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions: The Impact of Hybrid Funding on New Hybrid Artistic Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Social, Political and Community Agendas in the Arts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2326-9960/CGP/v12i02/11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda, Francis Upritchard, Galerie Art : Concept, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla von Brandenburg, Haris Epaminonda & Francis Upritchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frieze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un génie à ma table, Face-à-face Hockney Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escritos sobre el arte, escritos con el arte. La crítica británica puesta a prueba en los años 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuraciones, Teoria y critica de artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Emin: A Leaf Out of her Own Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Review) Landscape as the Locus for Artistic Transfers Between Ireland, Northern Ireland and Great Britain (1968 - Present Day)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-art en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Young British Artists et la domestication de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme par l’affiche. Le See Red Women’s Workshop, Londres 1974-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 155, pp.2-76, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities in the British Isles in the 19th-21st Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: New Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticising Council Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London: Aspects of Change: Spatialising London gentrification, 60 years after Ruth Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthew Hardy; Mike Raco; Stéphane Sadoux; Marie-Pierre Vincent, Jul 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Scotland from Girders. Shipbuilding, waterfront revitalization, and public art in Glasgow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artists and Maritime Technology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TETI Group, Franklin University, Institute UT Dallas et La Capraia Centre for the Art History of Port Cities, Naples, May 2023, Sorengo, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workers City (1988-1993). Contesting the narrative of the new post-industrial city supporting Glasgow European City of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Spirit: Dissonant Voices in Scottish Politics and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'aire britannique, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modest contribution to an ecocritical toolbox for artistic research: Making a case for an “Angloseen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Ecocritical Art History: Methods &amp; Practices, Workshop 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Patrizio et Olga Smith, Jul 2022, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public art in the museum: a strange place for art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art in Strange Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLIMAS Université Bordeaux Montaigne, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusions and exclusions of British public art: creating art for the successful city or for the just city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disrupting the City: Urban Crises in Contemporary British Literature and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art’s New Agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21th International Conference on Cultural Economics (ACEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Cultural Economics International, Jul 2021, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasgow’s Waterfront. From Sea as Sight to Sea as Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association ofr Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association ofr Art History, Apr 2021, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buying Art Before it is Made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for the future - Researching Art Market Practices from Past to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA Arts and Culture, Jun 2021, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent British Soundwalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Art History Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Art History, Apr 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundwalks: New Possibilities for Spectatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Twelfth Annual Conference on the Arts in Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University of Paris, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering Spectatorship in British Art Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breaking Through: Impaired/Heightened Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young British Artists, A Rude Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gillray after Gillray, INHA Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and public art commissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et l'argent, EHESS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary art and public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From weather to climate: retrieving the elemental in eco-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What’s the weather like in Anglophone literature and art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come into my House: Inside-Out Spaces in Contemporary Public Art, the case of Artangel commissions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Association of Art Historians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAH, Apr 2015, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel Commissions, A New Approach to Site. The Impact of Hybrid Funding on Hybrid Artistic Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts in Society Conference, Imperial College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Private and Public. Artangel Commissions 1985-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hockney et la nouvelle figure de l’artiste anglais d’après-guerre : bouleversement d’un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de David Hockney </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing 1984, Jeremy Deller’s The Battle of Orgreave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Miners’ Strike, 1984-1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemerality and the New Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concerning the experimental in art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Wearing, the visual artist, the camera and the British fly-on-the-wall tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie, Femmes, Nation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking about a generation ? Le Young British Art à la fin du 20e siècle au Royaume-Uni. Mouvement, jeunesse et positionnement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de l’Université de Paris Ouest Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Future: Nostalgia and Pastiche in Contemporary British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire textuelle, visuelle et auditive, PRISMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury Art Market. Protagonists, Networks, Provenances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN 9781032476124. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351003988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Art and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003099215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artangel and Financing British Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-138-48981-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and the Environment in Britain, 1700- Today - colloque international, collaboration à la publication interrompue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interrompue, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monument et modernité dans l'art et la littérature britanniques et américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanone Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Savinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle , 2015, Monument et modernité dans l'art et la littérature britanniques et américaines, 978-2-87854-626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Art in the British Isles: A cultural history. Ashgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mesplède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould, Sophie Mesplède dirs. Marketing Art in Britain: A Cultural History, 1700 to Today. Farnham : Ashgate, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art public : valeurs et partage de l’art contemporain britannique depuis 1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université Paris Cité, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04352993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Dickson and Sarah MacDougall eds. Uproar! The First 50 Years of the London Group, 1913-63 (Lund Humphries, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: James Russell. Ravilious (Dulwich Picture Gallery/Philip Wilson Publishers, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Simon Starling/Superflex: Reprotypes, Triangulations and Road Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Didier Ottinger, Hopper : ombre et lumière du mythe américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Jovan Nicholson, with essays by Sebastiano Barassi and Julian Stair. Ben Nicholson, Winifred Nicholson, Christopher Wood, Alfred Wallis, William Staite Murray. Art and Life 1920-1931 (Philip Wilson, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Dana Arnold and David Peters Corbett eds. A Companion to British Art, 1600 to the Present (Wiley-Blackwell, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Marc Quinn: The Littoral Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Paul Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: José Manser. Mary Fedden and Julian Trevelyan, Life and Art by the River Thames (Unicorn Press, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Lisa Tickner & David Peters Corbett (eds.), British Art in the Cultural Field, 1939-69 (Chichester: John Wiley & Sons, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Rachel Wells, Scale in Contemporary Sculpture. Enlargement, Miniaturisation and the Life-Size (Farnham: Ashgate, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Simon Starling, THEREHERETHENTHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Le Groupe de Bloomsbury : conversation anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472461v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gould" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.155.0002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.19735" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mespl&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.46883" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.3311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2326-9960/CGP/v12i02/11-20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03377470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03323954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hancock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orlando" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150ys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05226514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781032476124" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351003988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003099215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781351003988" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01741456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#226;tel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Savinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Rigaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04352993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gould" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150ys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.155.0002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.19735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mespl&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12635" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.46883" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.3311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2326-9960/CGP/v12i02/11-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03377470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03323954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hancock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orlando" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.138" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05226514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781032476124" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351003988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003099215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Artangel-and-Financing-British-Art-Adapting-to-Social-and-Economic-Change/Gould/p/book/9781351003988" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01741456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#226;tel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Savinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Rigaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04352993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>