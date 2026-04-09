--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -402,462 +402,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mémoires de la restauration à l’historicité des objets patrimoniaux</w:t>
+                <w:t xml:space="preserve">Le Coquillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lorraine Malho et Alexandra Gérard. </w:t>
+              <w:t xml:space="preserve">Pierre Singaravelou et Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mémoires de la restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C2RMF, pp.199-205, 2020, 978-2-11-155891-5</w:t>
+              <w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, p. 11-15, 2020, 221371678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963653v1</w:t>
+                <w:t xml:space="preserve">hal-02963651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images fixes</w:t>
+                <w:t xml:space="preserve">Des mémoires de la restauration à l’historicité des objets patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorraine Malho et Alexandra Gérard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiation aux études historiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-94, 2020, 978-2-380941211</w:t>
+              <w:t xml:space="preserve">Les Mémoires de la restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2RMF, pp.199-205, 2020, 978-2-11-155891-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086696v1</w:t>
+                <w:t xml:space="preserve">hal-02963653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Coquillage</w:t>
+                <w:t xml:space="preserve">Images fixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, p. 11-15, 2020, 221371678</w:t>
+              <w:t xml:space="preserve">Initiation aux études historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-94, 2020, 978-2-380941211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963651v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'un nom? SIgnature, valeur et notoriété dans l'espace artistique des Lumières</w:t>
+                <w:t xml:space="preserve">What changed in the 1730s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ni vu, ni connu. La notoriété des artistes au défi de l'économie numérique, Paris, Ministère de la Culture/Palais de Tokyo, p.22-28.</w:t>
+              <w:t xml:space="preserve">Collecting Enlightenment. Carl Gustaf Tessin and the Making of National Collections, Kurt Almqvist and Louise Belfrage, Stockholm, Axel and Margaret Axson Johnson Foundation, p. 23-41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879326v1</w:t>
+                <w:t xml:space="preserve">hal-03879330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistes ou vandales? Comment le graffiti témoigne de l'art</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'un nom? SIgnature, valeur et notoriété dans l'espace artistique des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les murs - Histoire(s) de Graffitis, Laure Pressac (dir.), Paris, Editions du Patrimoine</w:t>
+              <w:t xml:space="preserve">Ni vu, ni connu. La notoriété des artistes au défi de l'économie numérique, Paris, Ministère de la Culture/Palais de Tokyo, p.22-28.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879335v1</w:t>
+                <w:t xml:space="preserve">hal-03879326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What changed in the 1730s</w:t>
+                <w:t xml:space="preserve">Artistes ou vandales? Comment le graffiti témoigne de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collecting Enlightenment. Carl Gustaf Tessin and the Making of National Collections, Kurt Almqvist and Louise Belfrage, Stockholm, Axel and Margaret Axson Johnson Foundation, p. 23-41</w:t>
+              <w:t xml:space="preserve">Sur les murs - Histoire(s) de Graffitis, Laure Pressac (dir.), Paris, Editions du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879330v1</w:t>
+                <w:t xml:space="preserve">hal-03879335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“From Social Event to Urban Spectacle: Art Auctions in Late Eighteenth-Century Paris”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm),</w:t>
               </w:r>
@@ -1288,187 +1288,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palettes et tableaux : des laboratoires de la couleur ?</w:t>
+                <w:t xml:space="preserve">Les marchés artistiques (XIVe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773493v1</w:t>
+                <w:t xml:space="preserve">hal-03860838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marchés artistiques (XIVe-XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Palettes et tableaux : des laboratoires de la couleur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Art</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°51 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.051.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860838v1</w:t>
+                <w:t xml:space="preserve">hal-03773493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures, Authorship and Autographie in Eighteenth-Century French Painting</w:t>
               </w:r>
@@ -1558,164 +1558,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Antiquités dépaysées. Histoire globale de la culture antiquaire au siècle des Lumières</w:t>
+                <w:t xml:space="preserve">Watteau - kolonial : Herrschaft, Handel und Galanterie im Frankreich des Regence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Oxford University Studies in the Enlightenment, Liverpool University Press, 2022, 978-1-800-85601-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757953v1</w:t>
+                <w:t xml:space="preserve">hal-03855476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watteau - kolonial : Herrschaft, Handel und Galanterie im Frankreich des Regence</w:t>
+                <w:t xml:space="preserve">Les Antiquités dépaysées. Histoire globale de la culture antiquaire au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Studies in the Enlightenment, Liverpool University Press, 2022, 978-1-800-85601-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855476v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La griffe du peintre. La valeur de l'art (1730-1820)</w:t>
               </w:r>
@@ -2128,51 +2128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110985085/html?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110985085-013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numeriquepremium.com/e-manuels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2105.0149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12328" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane van Damme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110985085/html?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110985085-013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numeriquepremium.com/e-manuels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2105.0149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12328" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane van Damme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>