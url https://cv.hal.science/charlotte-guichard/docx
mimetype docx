--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -195,165 +195,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graffitis. Traces sensibles</w:t>
+                <w:t xml:space="preserve">Dessiner le monde. Décrire, explorer, conquérir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La morsure des Termites, Hugo Vitrani (dir.), Le magazine du Palais de Tokyo, n°35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses du Réel, 2023, 978-2-84711-144-6</w:t>
+              <w:t xml:space="preserve">Promenades de papier. Dessins du XVIIIe siècle des collections de la BNF, Pauline Chougnet, Corinne Le Bitouzé, Charlotte Guichard et Meredith Martin (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF Éditions, p. 32-47, 2023, 9782717729320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296972v1</w:t>
+                <w:t xml:space="preserve">hal-04296967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessiner le monde. Décrire, explorer, conquérir.</w:t>
+                <w:t xml:space="preserve">Graffitis. Traces sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promenades de papier. Dessins du XVIIIe siècle des collections de la BNF, Pauline Chougnet, Corinne Le Bitouzé, Charlotte Guichard et Meredith Martin (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BNF Éditions, p. 32-47, 2023, 9782717729320</w:t>
+              <w:t xml:space="preserve">La morsure des Termites, Hugo Vitrani (dir.), Le magazine du Palais de Tokyo, n°35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du Réel, 2023, 978-2-84711-144-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296967v1</w:t>
+                <w:t xml:space="preserve">hal-04296972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing the World in the Eighteenth Century : Describing, Exploring, Conquering,</w:t>
               </w:r>
@@ -402,462 +402,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Coquillage</w:t>
+                <w:t xml:space="preserve">Des mémoires de la restauration à l’historicité des objets patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Singaravelou et Sylvain Venayre. </w:t>
+              <w:t xml:space="preserve">Lorraine Malho et Alexandra Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, p. 11-15, 2020, 221371678</w:t>
+              <w:t xml:space="preserve">Les Mémoires de la restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2RMF, pp.199-205, 2020, 978-2-11-155891-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963651v1</w:t>
+                <w:t xml:space="preserve">hal-02963653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mémoires de la restauration à l’historicité des objets patrimoniaux</w:t>
+                <w:t xml:space="preserve">Images fixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mémoires de la restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C2RMF, pp.199-205, 2020, 978-2-11-155891-5</w:t>
+              <w:t xml:space="preserve">Initiation aux études historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-94, 2020, 978-2-380941211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963653v1</w:t>
+                <w:t xml:space="preserve">hal-03086696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images fixes</w:t>
+                <w:t xml:space="preserve">Le Coquillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Singaravelou et Sylvain Venayre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiation aux études historiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, p. 11-15, 2020, 221371678</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau Monde Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03086696v1</w:t>
+                <w:t xml:space="preserve">hal-02963651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What changed in the 1730s</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'un nom? SIgnature, valeur et notoriété dans l'espace artistique des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collecting Enlightenment. Carl Gustaf Tessin and the Making of National Collections, Kurt Almqvist and Louise Belfrage, Stockholm, Axel and Margaret Axson Johnson Foundation, p. 23-41</w:t>
+              <w:t xml:space="preserve">Ni vu, ni connu. La notoriété des artistes au défi de l'économie numérique, Paris, Ministère de la Culture/Palais de Tokyo, p.22-28.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879330v1</w:t>
+                <w:t xml:space="preserve">hal-03879326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'un nom? SIgnature, valeur et notoriété dans l'espace artistique des Lumières</w:t>
+                <w:t xml:space="preserve">Artistes ou vandales? Comment le graffiti témoigne de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ni vu, ni connu. La notoriété des artistes au défi de l'économie numérique, Paris, Ministère de la Culture/Palais de Tokyo, p.22-28.</w:t>
+              <w:t xml:space="preserve">Sur les murs - Histoire(s) de Graffitis, Laure Pressac (dir.), Paris, Editions du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879326v1</w:t>
+                <w:t xml:space="preserve">hal-03879335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistes ou vandales? Comment le graffiti témoigne de l'art</w:t>
+                <w:t xml:space="preserve">What changed in the 1730s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les murs - Histoire(s) de Graffitis, Laure Pressac (dir.), Paris, Editions du Patrimoine</w:t>
+              <w:t xml:space="preserve">Collecting Enlightenment. Carl Gustaf Tessin and the Making of National Collections, Kurt Almqvist and Louise Belfrage, Stockholm, Axel and Margaret Axson Johnson Foundation, p. 23-41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879335v1</w:t>
+                <w:t xml:space="preserve">hal-03879330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“From Social Event to Urban Spectacle: Art Auctions in Late Eighteenth-Century Paris”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm),</w:t>
               </w:r>
@@ -1558,164 +1558,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watteau - kolonial : Herrschaft, Handel und Galanterie im Frankreich des Regence</w:t>
+                <w:t xml:space="preserve">Les Antiquités dépaysées. Histoire globale de la culture antiquaire au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Studies in the Enlightenment, Liverpool University Press, 2022, 978-1-800-85601-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855476v1</w:t>
+                <w:t xml:space="preserve">hal-03757953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Antiquités dépaysées. Histoire globale de la culture antiquaire au siècle des Lumières</w:t>
+                <w:t xml:space="preserve">Watteau - kolonial : Herrschaft, Handel und Galanterie im Frankreich des Regence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane van Damme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03757953v1</w:t>
+                <w:t xml:space="preserve">hal-03855476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La griffe du peintre. La valeur de l'art (1730-1820)</w:t>
               </w:r>
@@ -2128,51 +2128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110985085/html?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110985085-013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numeriquepremium.com/e-manuels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2105.0149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12328" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane van Damme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110985085/html?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110985085-013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296967v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numeriquepremium.com/e-manuels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2105.0149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12328" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane van Damme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>