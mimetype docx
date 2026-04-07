--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -635,313 +635,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban resilience: From a limited urban engineering vision to a more global comprehensive and long-term implementation</w:t>
+                <w:t xml:space="preserve">Operating urban resilience strategies to face climate change and associated risks: some advances from theory to application in Canada and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasec.2020.100075⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.102762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2020.102762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005321v1</w:t>
+                <w:t xml:space="preserve">hal-02616713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating urban resilience strategies to face climate change and associated risks: some advances from theory to application in Canada and France</w:t>
+                <w:t xml:space="preserve">La résilience urbaine en question : Enjeux, contexte et propositions d’opérationnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.102762. </w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2020.102762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616713v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience urbaine en question : Enjeux, contexte et propositions d’opérationnalisation</w:t>
+                <w:t xml:space="preserve">Urban resilience: From a limited urban engineering vision to a more global comprehensive and long-term implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
+              <w:t xml:space="preserve">Water Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.100075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasec.2020.100075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136731v1</w:t>
+                <w:t xml:space="preserve">hal-03005321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérèglement climatique et gestion des risques en Polynésie française : conception d’un Observatoire de la résilience</w:t>
               </w:r>
@@ -1338,164 +1338,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an observatory to monitor resilience to floods in Tahiti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RREFLOOD-Resildual Risk of Coastal Flooding in France: Ile d'Oléron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bourlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+                <w:t xml:space="preserve">Fiona Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Curt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+                <w:t xml:space="preserve">Charlotte da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for risk analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Tampa (FL), United States</w:t>
+              <w:t xml:space="preserve">Sustainability Research &amp; Innovation Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Onlince Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251387v1</w:t>
+                <w:t xml:space="preserve">hal-04251408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical infrastructure network resilience: 20 years of research for what?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1511,152 +1485,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Risk analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tampa (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RREFLOOD-Resildual Risk of Coastal Flooding in France: Ile d'Oléron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an observatory to monitor resilience to floods in Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Schmid</w:t>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte da Cunha</w:t>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Research &amp; Innovation Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Onlince Conference, France</w:t>
+              <w:t xml:space="preserve">Society for risk analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tampa (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251408v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A serious Game as part of an observatory for climate risk resilience strategies: application in French Polynesia</w:t>
               </w:r>
@@ -1718,591 +1718,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pacific Islands case study: implementing territorial resilience issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scientific resilience observatory for the Pacific islands and coasts: some results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lamaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 SRA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Austin, United States</w:t>
+              <w:t xml:space="preserve">Society for risk analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938382v1</w:t>
+                <w:t xml:space="preserve">hal-04251422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scientific resilience observatory for the Pacific islands and coasts: some results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+                <w:t xml:space="preserve">Modelling long term resilience of the high islands of French Polynesia (Tahiti, Moorea) : implementation of a systemic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lamaury</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picot Octave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for risk analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Austin (TX), United States</w:t>
+              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement. Lambda Mu 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251422v1</w:t>
+                <w:t xml:space="preserve">hal-04251428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling long term resilience of the high islands of French Polynesia (Tahiti, Moorea) : implementation of a systemic analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Pacific islands case study: implementing territorial resilience issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominey-Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement. Lambda Mu 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Society for risk analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251428v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pacific islands case study: implementing territorial resilience issue</w:t>
+                <w:t xml:space="preserve">A Pacific Islands case study: implementing territorial resilience issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Dominey-Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for risk analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Austin (TX), United States</w:t>
+              <w:t xml:space="preserve">2020 SRA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251412v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatories, long term resilience monitoring, a review</w:t>
+                <w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octave Picot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Neil Davies</w:t>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data Analytics Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
+              <w:t xml:space="preserve">OCEANEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488000v1</w:t>
+                <w:t xml:space="preserve">hal-02408361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing resilience to floods in an holistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2318,73 +2318,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking urban flood resilience through observatory design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2413,1167 +2413,1167 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t>
+                <w:t xml:space="preserve">Observatories, long term resilience monitoring, a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Long</w:t>
+                <w:t xml:space="preserve">Neil Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data Analytics Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408361v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the conceptual and operational distinctions between risk, resilience and sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decision-support tool to increase urban resilience to flood risk: from a theoretical concept to operational urban managers re-appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Merad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+                <w:t xml:space="preserve">B. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
+              <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487999v1</w:t>
+                <w:t xml:space="preserve">hal-03204935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-support tool to increase urban resilience to flood risk: from a theoretical concept to operational urban managers re-appropriation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights on the conceptual and operational distinctions between risk, resilience and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204935v1</w:t>
+                <w:t xml:space="preserve">hal-02487999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participative process to decrease coastal vulnerabilities and optimize land use transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ease land use transformation in risky coastal areas with a participative GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th ERSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">ILUS International Land Use Symposium 2019, Land use changes: Trends and projections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299765v1</w:t>
+                <w:t xml:space="preserve">hal-03204932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la résilience face au risque inondation: de la création d'indicateurs à un observatoire de résilience urbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A participative process to decrease coastal vulnerabilities and optimize land use transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Rencontre Géorisque - Résilience et Adaptation aux Catastrophes Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">59th ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004215v1</w:t>
+                <w:t xml:space="preserve">hal-02299765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ease land use transformation in risky coastal areas with a participative GIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améliorer la résilience face au risque inondation: de la création d'indicateurs à un observatoire de résilience urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILUS International Land Use Symposium 2019, Land use changes: Trends and projections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème Rencontre Géorisque - Résilience et Adaptation aux Catastrophes Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204932v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing urban resilience to floods in Provence Alpes Côte d'Azur Region: interfacing science and urban engineers of Avignon City Council</w:t>
+                <w:t xml:space="preserve">Concevoir un outil collaboratif d’aide à la décision: opérationnaliser la résilience urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">01 Design 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004183v1</w:t>
+                <w:t xml:space="preserve">hal-02004170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un outil collaboratif d’aide à la décision: opérationnaliser la résilience urbaine</w:t>
+                <w:t xml:space="preserve">A decision-support tool to improve urban resilience: a collaboration between research and urban services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">01 Design 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">SRA-E Conference 2018 27th Annual Conference of the Society for Risk Analysis Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ostersund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004170v1</w:t>
+                <w:t xml:space="preserve">hal-02004162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-support tool to improve urban resilience: a collaboration between research and urban services</w:t>
+                <w:t xml:space="preserve">Un outil d'aide à la décision pour opérationnaliser la Résilience Urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRA-E Conference 2018 27th Annual Conference of the Society for Risk Analysis Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Ostersund, Sweden</w:t>
+              <w:t xml:space="preserve">Mardi des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004162v1</w:t>
+                <w:t xml:space="preserve">hal-02117528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision pour opérationnaliser la Résilience Urbaine</w:t>
+                <w:t xml:space="preserve">Implementing urban resilience to floods in Provence Alpes Côte d'Azur Region: interfacing science and urban engineers of Avignon City Council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117528v1</w:t>
+                <w:t xml:space="preserve">hal-02004183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de conception d'un Observatoire de Résilience Urbaine face au risque d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An observatory for decision-making: measuring and advising on urban resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4043,260 +4043,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience indicators: a decision-support tool to assess urban floods resilience. A French case-study</w:t>
+                <w:t xml:space="preserve">The operationalization of resilience, from a theoretical concept to urban re-appropriation: what progress has been made?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117497v1</w:t>
+                <w:t xml:space="preserve">hal-02117506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The operationalization of resilience, from a theoretical concept to urban re-appropriation: what progress has been made?</w:t>
+                <w:t xml:space="preserve">Resilience indicators: a decision-support tool to assess urban floods resilience. A French case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117506v1</w:t>
+                <w:t xml:space="preserve">hal-02117497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision-support tool to increase urban resilience to flood risk: from a theoretical concept to operational urban managers re-appropriation. A France-Quebec comparative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4347,51 +4347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with urban floods: a special decision-support system to improve resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4455,51 +4455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a spatial decision-support system to improve urban resilience to floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,51 +4862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la résilience face au risque inondation : de la création d’indicateurs à un observatoire de résilience urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,169 +5091,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'indicateurs de résilience urbaine face au risque d'inondation. Co-construction d'un système spatial d'aide à la décision pour contribuer à l'opérationnalisation du concept de résilience</w:t>
+                <w:t xml:space="preserve">Modélisation d'indicateurs de résilience urbaine face au risque d'inondation : co-construction d'un système spatial à la décision pour contribuer à l'opérationnalisation du concept de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Avignon Université; Faculté d'Architecture et d'Urbanisme de Mons, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Etudes de l'environnement. Université d'Avignon; Université de Mons (Belgique), 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2019AVIG1197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02486296v1</w:t>
+                <w:t xml:space="preserve">tel-02893161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'indicateurs de résilience urbaine face au risque d'inondation : co-construction d'un système spatial à la décision pour contribuer à l'opérationnalisation du concept de résilience</w:t>
+                <w:t xml:space="preserve">Modélisation d'indicateurs de résilience urbaine face au risque d'inondation. Co-construction d'un système spatial d'aide à la décision pour contribuer à l'opérationnalisation du concept de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Etudes de l'environnement. Université d'Avignon; Université de Mons (Belgique), 2019. Français. </w:t>
+              <w:t xml:space="preserve">Géographie. Avignon Université; Faculté d'Architecture et d'Urbanisme de Mons, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2019AVIG1197⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02893161v1</w:t>
+                <w:t xml:space="preserve">tel-02486296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5329,51 +5329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CD7F157"/>
+    <w:nsid w:val="0F9C7BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5560,51 +5560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-heinzlef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523217v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fabrizia Clemente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020606" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jessin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030359" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lamaury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2020.100075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102762" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10666" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casault Agla&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Schmid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot Octave" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominey-Howes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Picot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5285-1_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02486296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AVIG1197" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-heinzlef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523217v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fabrizia Clemente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020606" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jessin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030359" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lamaury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;mond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102762" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2020.100075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10666" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casault Agla&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Schmid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Cunha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot Octave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominey-Howes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Picot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5285-1_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AVIG1197" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02486296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>