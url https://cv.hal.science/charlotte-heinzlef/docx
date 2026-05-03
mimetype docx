--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -172,347 +172,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of Social-Infrastructural Systems: Functional Interdependencies Analysis</w:t>
+                <w:t xml:space="preserve">Supporting a Resilience Observatory to Climate Risks in French Polynesia: From Valorization of Preexisting Data to Low-Cost Data Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuyu Yang</w:t>
+                <w:t xml:space="preserve">Jérémy Jessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fabrizia Clemente</w:t>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14020606⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14030359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523217v1</w:t>
+                <w:t xml:space="preserve">hal-03550621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting a Resilience Observatory to Climate Risks in French Polynesia: From Valorization of Preexisting Data to Low-Cost Data Acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resilience of Social-Infrastructural Systems: Functional Interdependencies Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jessin</w:t>
+                <w:t xml:space="preserve">Maria Fabrizia Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.359. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14030359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su14020606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550621v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing Urban Resilience to Floods in Island Territories—Application in Punaauia, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (3), pp.337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -540,191 +540,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial decision support system for enhancing resilience to floods: bridging resilience modelling and geovisualization techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban resilience: From a limited urban engineering vision to a more global comprehensive and long-term implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.100075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasec.2020.100075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550188v1</w:t>
+                <w:t xml:space="preserve">hal-03005321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating urban resilience strategies to face climate change and associated risks: some advances from theory to application in Canada and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104, pp.102762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -758,51 +754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience urbaine en question : Enjeux, contexte et propositions d’opérationnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -830,347 +826,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban resilience: From a limited urban engineering vision to a more global comprehensive and long-term implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatial decision support system for enhancing resilience to floods: bridging resilience modelling and geovisualization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005321v1</w:t>
+                <w:t xml:space="preserve">hal-02550188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérèglement climatique et gestion des risques en Polynésie française : conception d’un Observatoire de la résilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operationalizing urban resilience to floods in embanked territories – Application in Avignon, Provence Alpes Côte d’azur region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909111v1</w:t>
+                <w:t xml:space="preserve">hal-02134893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalizing urban resilience to floods in embanked territories – Application in Avignon, Provence Alpes Côte d’azur region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dérèglement climatique et gestion des risques en Polynésie française : conception d’un Observatoire de la résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (280), pp.531-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.10666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134893v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and mapping urban resilience to floods with respect to cascading effects through critical infrastructure networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30, pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1236,90 +1236,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Urban Resilience at the Local Level: Three Francophone Urban Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casault Aglaé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1338,368 +1338,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RREFLOOD-Resildual Risk of Coastal Flooding in France: Ile d'Oléron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an observatory to monitor resilience to floods in Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte da Cunha</w:t>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Research &amp; Innovation Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Onlince Conference, France</w:t>
+              <w:t xml:space="preserve">Society for risk analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tampa (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251408v1</w:t>
+                <w:t xml:space="preserve">hal-04251387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical infrastructure network resilience: 20 years of research for what?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Risk analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tampa (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an observatory to monitor resilience to floods in Tahiti</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">RREFLOOD-Resildual Risk of Coastal Flooding in France: Ile d'Oléron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Curt</w:t>
+                <w:t xml:space="preserve">Fiona Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Taillandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+                <w:t xml:space="preserve">Charlotte da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for risk analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Tampa (FL), United States</w:t>
+              <w:t xml:space="preserve">Sustainability Research &amp; Innovation Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Onlince Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251387v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A serious Game as part of an observatory for climate risk resilience strategies: application in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for risk analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tampa (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1724,90 +1724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scientific resilience observatory for the Pacific islands and coasts: some results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1849,103 +1849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling long term resilience of the high islands of French Polynesia (Tahiti, Moorea) : implementation of a systemic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picot Octave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement. Lambda Mu 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
@@ -1974,77 +1974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pacific islands case study: implementing territorial resilience issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominey-Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for risk analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2069,64 +2069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pacific Islands case study: implementing territorial resilience issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 SRA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2145,705 +2145,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A decision-support tool to increase urban resilience to flood risk: from a theoretical concept to operational urban managers re-appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Long</w:t>
+                <w:t xml:space="preserve">B. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408361v1</w:t>
+                <w:t xml:space="preserve">hal-03204935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing resilience to floods in an holistic perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Insights on the conceptual and operational distinctions between risk, resilience and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299770v1</w:t>
+                <w:t xml:space="preserve">hal-02487999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking urban flood resilience through observatory design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing resilience to floods in an holistic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117499v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatories, long term resilience monitoring, a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thinking urban flood resilience through observatory design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Neil Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data Analytics Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
+              <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488000v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-support tool to increase urban resilience to flood risk: from a theoretical concept to operational urban managers re-appropriation</w:t>
+                <w:t xml:space="preserve">Observatories, long term resilience monitoring, a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Robert</w:t>
+                <w:t xml:space="preserve">Neil Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data Analytics Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204935v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the conceptual and operational distinctions between risk, resilience and sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Merad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
+              <w:t xml:space="preserve">OCEANEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487999v1</w:t>
+                <w:t xml:space="preserve">hal-02408361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ease land use transformation in risky coastal areas with a participative GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILUS International Land Use Symposium 2019, Land use changes: Trends and projections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2868,103 +2868,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participative process to decrease coastal vulnerabilities and optimize land use transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2989,90 +2989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la résilience face au risque inondation: de la création d'indicateurs à un observatoire de résilience urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Rencontre Géorisque - Résilience et Adaptation aux Catastrophes Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3097,77 +3097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un outil collaboratif d’aide à la décision: opérationnaliser la résilience urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">01 Design 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3192,90 +3192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision-support tool to improve urban resilience: a collaboration between research and urban services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRA-E Conference 2018 27th Annual Conference of the Society for Risk Analysis Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ostersund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3300,90 +3300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d'aide à la décision pour opérationnaliser la Résilience Urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3408,90 +3408,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing urban resilience to floods in Provence Alpes Côte d'Azur Region: interfacing science and urban engineers of Avignon City Council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3510,273 +3510,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de conception d'un Observatoire de Résilience Urbaine face au risque d'inondation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Amélioration des conditions de résilience des territoires bordant des fleuves endigués de la région PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE Conférence (Des Outils pour Décider Ensemble)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée sur les coopérations européennes - Etablissement Public Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004223v1</w:t>
+                <w:t xml:space="preserve">hal-02004229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des conditions de résilience des territoires bordant des fleuves endigués de la région PACA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eléments de conception d'un Observatoire de Résilience Urbaine face au risque d'inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur les coopérations européennes - Etablissement Public Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">OPDE Conférence (Des Outils pour Décider Ensemble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004229v1</w:t>
+                <w:t xml:space="preserve">hal-02004223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondre au risque d'inondation fluvial: Zénobie, la ville résiliente du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Si nous imaginons le devenir des cours d’eau, ils ressembleraient à..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3801,90 +3801,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An observatory for decision-making: measuring and advising on urban resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDRIM (Integrated Disaster Risk Management) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3941,90 +3941,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in assessing resilience to climate-related flood risks thanks to a comparative study between two francophone methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casault Aglaé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4043,273 +4043,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The operationalization of resilience, from a theoretical concept to urban re-appropriation: what progress has been made?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resilience indicators: a decision-support tool to assess urban floods resilience. A French case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117506v1</w:t>
+                <w:t xml:space="preserve">hal-02117497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience indicators: a decision-support tool to assess urban floods resilience. A French case-study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The operationalization of resilience, from a theoretical concept to urban re-appropriation: what progress has been made?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117497v1</w:t>
+                <w:t xml:space="preserve">hal-02117506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision-support tool to increase urban resilience to flood risk: from a theoretical concept to operational urban managers re-appropriation. A France-Quebec comparative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4334,90 +4334,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with urban floods: a special decision-support system to improve resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4442,90 +4442,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a spatial decision-support system to improve urban resilience to floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4582,51 +4582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recettes de résilience urbaine, comment réagir face aux inondations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PU Avignon, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4676,64 +4676,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Implementing Urban Resilience for Comprehensive and Local Risk Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disaster Risk Reduction for Resilience-Disaster Risk Management strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4758,64 +4758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did French Polynesia Cope with COVID-19? Intrinsic Vulnerabilities and Decreased Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COVID in the Islands: A comparative perspective on the Caribbean and the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.125-144, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4849,90 +4849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la résilience face au risque inondation : de la création d’indicateurs à un observatoire de résilience urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2021, Géorisques, 978-2-36781-381-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4957,77 +4957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires endigués, quelles stratégies adopter pour y poursuivre l’urbanisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daniel-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5097,51 +5097,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'indicateurs de résilience urbaine face au risque d'inondation : co-construction d'un système spatial à la décision pour contribuer à l'opérationnalisation du concept de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes de l'environnement. Université d'Avignon; Université de Mons (Belgique), 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019AVIG1197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5168,51 +5168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'indicateurs de résilience urbaine face au risque d'inondation. Co-construction d'un système spatial d'aide à la décision pour contribuer à l'opérationnalisation du concept de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Avignon Université; Faculté d'Architecture et d'Urbanisme de Mons, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5329,51 +5329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F9C7BD7"/>
+    <w:nsid w:val="1930C419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5560,51 +5560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-heinzlef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523217v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fabrizia Clemente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020606" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jessin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030359" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lamaury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;mond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102762" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2020.100075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10666" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casault Agla&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Schmid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Cunha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot Octave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominey-Howes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Picot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5285-1_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AVIG1197" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02486296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-heinzlef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550621v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jessin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030359" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fabrizia Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020606" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lamaury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2020.100075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;mond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102762" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casault Agla&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Schmid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot Octave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominey-Howes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Picot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5285-1_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AVIG1197" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02486296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>