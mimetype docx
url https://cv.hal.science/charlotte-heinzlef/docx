--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -540,451 +540,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban resilience: From a limited urban engineering vision to a more global comprehensive and long-term implementation</w:t>
+                <w:t xml:space="preserve">Operating urban resilience strategies to face climate change and associated risks: some advances from theory to application in Canada and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasec.2020.100075⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.102762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2020.102762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005321v1</w:t>
+                <w:t xml:space="preserve">hal-02616713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating urban resilience strategies to face climate change and associated risks: some advances from theory to application in Canada and France</w:t>
+                <w:t xml:space="preserve">La résilience urbaine en question : Enjeux, contexte et propositions d’opérationnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.102762. </w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2020.102762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616713v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience urbaine en question : Enjeux, contexte et propositions d’opérationnalisation</w:t>
+                <w:t xml:space="preserve">A spatial decision support system for enhancing resilience to floods: bridging resilience modelling and geovisualization techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136731v1</w:t>
+                <w:t xml:space="preserve">hal-02550188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial decision support system for enhancing resilience to floods: bridging resilience modelling and geovisualization techniques</w:t>
+                <w:t xml:space="preserve">Urban resilience: From a limited urban engineering vision to a more global comprehensive and long-term implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.100075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasec.2020.100075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550188v1</w:t>
+                <w:t xml:space="preserve">hal-03005321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing urban resilience to floods in embanked territories – Application in Avignon, Provence Alpes Côte d’azur region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1338,164 +1338,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an observatory to monitor resilience to floods in Tahiti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RREFLOOD-Resildual Risk of Coastal Flooding in France: Ile d'Oléron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bourlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+                <w:t xml:space="preserve">Fiona Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Curt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+                <w:t xml:space="preserve">Charlotte da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for risk analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Tampa (FL), United States</w:t>
+              <w:t xml:space="preserve">Sustainability Research &amp; Innovation Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Onlince Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251387v1</w:t>
+                <w:t xml:space="preserve">hal-04251408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical infrastructure network resilience: 20 years of research for what?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1511,152 +1485,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Risk analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tampa (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RREFLOOD-Resildual Risk of Coastal Flooding in France: Ile d'Oléron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an observatory to monitor resilience to floods in Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Schmid</w:t>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte da Cunha</w:t>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Research &amp; Innovation Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Onlince Conference, France</w:t>
+              <w:t xml:space="preserve">Society for risk analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tampa (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251408v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A serious Game as part of an observatory for climate risk resilience strategies: application in French Polynesia</w:t>
               </w:r>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,247 +1843,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling long term resilience of the high islands of French Polynesia (Tahiti, Moorea) : implementation of a systemic analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Pacific islands case study: implementing territorial resilience issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picot Octave</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Dominey-Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement. Lambda Mu 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Society for risk analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251428v1</w:t>
+                <w:t xml:space="preserve">hal-04251412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pacific islands case study: implementing territorial resilience issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling long term resilience of the high islands of French Polynesia (Tahiti, Moorea) : implementation of a systemic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dominey-Howes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Picot Octave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for risk analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Austin (TX), United States</w:t>
+              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement. Lambda Mu 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251412v1</w:t>
+                <w:t xml:space="preserve">hal-04251428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pacific Islands case study: implementing territorial resilience issue</w:t>
               </w:r>
@@ -2145,679 +2145,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-support tool to increase urban resilience to flood risk: from a theoretical concept to operational urban managers re-appropriation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights on the conceptual and operational distinctions between risk, resilience and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204935v1</w:t>
+                <w:t xml:space="preserve">hal-02487999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the conceptual and operational distinctions between risk, resilience and sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decision-support tool to increase urban resilience to flood risk: from a theoretical concept to operational urban managers re-appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Merad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+                <w:t xml:space="preserve">B. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
+              <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487999v1</w:t>
+                <w:t xml:space="preserve">hal-03204935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing resilience to floods in an holistic perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
+              <w:t xml:space="preserve">OCEANEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299770v1</w:t>
+                <w:t xml:space="preserve">hal-02408361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking urban flood resilience through observatory design</w:t>
+                <w:t xml:space="preserve">Assessing resilience to floods in an holistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117499v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatories, long term resilience monitoring, a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thinking urban flood resilience through observatory design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Neil Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data Analytics Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
+              <w:t xml:space="preserve">Fifth World Congress on Risk - Society for Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488000v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t>
+                <w:t xml:space="preserve">Observatories, long term resilience monitoring, a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Long</w:t>
+                <w:t xml:space="preserve">Neil Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data Analytics Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408361v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ease land use transformation in risky coastal areas with a participative GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,299 +2862,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participative process to decrease coastal vulnerabilities and optimize land use transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer la résilience face au risque inondation: de la création d'indicateurs à un observatoire de résilience urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th ERSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">15ème Rencontre Géorisque - Résilience et Adaptation aux Catastrophes Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299765v1</w:t>
+                <w:t xml:space="preserve">hal-02004215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la résilience face au risque inondation: de la création d'indicateurs à un observatoire de résilience urbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A participative process to decrease coastal vulnerabilities and optimize land use transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Rencontre Géorisque - Résilience et Adaptation aux Catastrophes Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">59th ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004215v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un outil collaboratif d’aide à la décision: opérationnaliser la résilience urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3205,64 +3205,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision-support tool to improve urban resilience: a collaboration between research and urban services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3313,64 +3313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d'aide à la décision pour opérationnaliser la Résilience Urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3421,64 +3421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing urban resilience to floods in Provence Alpes Côte d'Azur Region: interfacing science and urban engineers of Avignon City Council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3598,64 +3598,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de conception d'un Observatoire de Résilience Urbaine face au risque d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3814,64 +3814,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An observatory for decision-making: measuring and advising on urban resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4043,260 +4043,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience indicators: a decision-support tool to assess urban floods resilience. A French case-study</w:t>
+                <w:t xml:space="preserve">The operationalization of resilience, from a theoretical concept to urban re-appropriation: what progress has been made?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117497v1</w:t>
+                <w:t xml:space="preserve">hal-02117506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The operationalization of resilience, from a theoretical concept to urban re-appropriation: what progress has been made?</w:t>
+                <w:t xml:space="preserve">Resilience indicators: a decision-support tool to assess urban floods resilience. A French case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117506v1</w:t>
+                <w:t xml:space="preserve">hal-02117497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision-support tool to increase urban resilience to flood risk: from a theoretical concept to operational urban managers re-appropriation. A France-Quebec comparative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4347,64 +4347,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with urban floods: a special decision-support system to improve resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4455,64 +4455,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a spatial decision-support system to improve urban resilience to floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4862,64 +4862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la résilience face au risque inondation : de la création d’indicateurs à un observatoire de résilience urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,51 +5329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1930C419"/>
+    <w:nsid w:val="136CAB17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5560,51 +5560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-heinzlef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550621v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jessin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030359" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fabrizia Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020606" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lamaury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2020.100075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;mond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102762" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casault Agla&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Schmid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot Octave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominey-Howes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Picot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5285-1_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AVIG1197" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02486296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-heinzlef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550621v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jessin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030359" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fabrizia Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020606" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lamaury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102762" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2020.100075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casault Agla&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Schmid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Cunha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominey-Howes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot Octave" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Picot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-5285-1_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AVIG1197" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02486296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>