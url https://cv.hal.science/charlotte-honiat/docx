--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -191,295 +191,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A paleoprecipitation and paleotemperature reconstruction of the Last Interglacial in the southeastern Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cave sediments in the Western Bauges karst: A record of Middle and Upper Pleistocene glacial advances in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Honiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Dublyansky</w:t>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lawrence Edwards</w:t>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiwei Zhang</w:t>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (6), pp.1177-1199. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 433, pp.108707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-19-1177-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407965v1</w:t>
+                <w:t xml:space="preserve">hal-04092728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cave sediments in the Western Bauges karst: A record of Middle and Upper Pleistocene glacial advances in the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A paleoprecipitation and paleotemperature reconstruction of the Last Interglacial in the southeastern Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Honiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Honiat</w:t>
+                <w:t xml:space="preserve">Gabriella Koltai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+                <w:t xml:space="preserve">Yuri Dublyansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+                <w:t xml:space="preserve">R. Lawrence Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+                <w:t xml:space="preserve">Haiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 433, pp.108707. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.1177-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-19-1177-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092728v1</w:t>
+                <w:t xml:space="preserve">hal-04407965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Last Interglacial environmental changes recorded by speleothems from Katerloch (south‐east Austria)</w:t>
               </w:r>
@@ -504,51 +504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Festi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul S Wilcox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lawrence Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -599,51 +599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rythmites sédimentaires à -750 au gouffre Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Honiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,51 +746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Honiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Trüssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lawrence Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Spötl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -882,51 +882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospecting for Last Interglacial speleothems in Vercors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Honiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Spötl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -994,77 +994,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subpolar karst of Madre de Dios (Magallanes, Patagonia, Chile): a masterpiece of the world geoheritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Honiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,103 +1119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des invasions glaciaires pléistocènes dans le karst des Bauges occidentales (Savoie, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Honiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -1413,51 +1413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1573k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Koltai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Dublyansky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lawrence Edwards" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwei Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1177-2023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Wilcox" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Cheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#252;ssel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00063-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Racine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caillault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1573k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Koltai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Dublyansky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lawrence Edwards" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwei Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1177-2023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Wilcox" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Cheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#252;ssel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00063-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Racine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caillault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>