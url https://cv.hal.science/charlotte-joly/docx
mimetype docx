--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2417,51 +2417,51 @@
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Lipidomic society conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, MAdrid, Spain</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3858,277 +3858,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t>
+                <w:t xml:space="preserve">ProMetIS 2.0: proteomics and metabolomics data analysis and integration, applied to the characterization of the Lat and Mx2 knock-out phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Ruin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
+                <w:t xml:space="preserve">Oneeb Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagree</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques (JOBIM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611713v1</w:t>
+                <w:t xml:space="preserve">hal-05035118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProMetIS 2.0: proteomics and metabolomics data analysis and integration, applied to the characterization of the Lat and Mx2 knock-out phenotypes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Roger</w:t>
+                <w:t xml:space="preserve">Quentin Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Burger</w:t>
+                <w:t xml:space="preserve">Marie Lagree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques (JOBIM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2007</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035118v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge autour d’un développement d’une méthode de quantification large échelle</w:t>
               </w:r>
@@ -7062,51 +7062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="581EBF75"/>
+    <w:nsid w:val="27BB3314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7293,51 +7293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2534-1867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.03.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Mast" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Silva Carvalho Leite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004259" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3584-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZB2ZSMZC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0188-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B236LXL5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;&#233;ra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fillatre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rothwell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Glomot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lhoste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mouriot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Locatelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Collon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741927v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189966v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Rothwell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2534-1867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.03.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Mast" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Silva Carvalho Leite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004259" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3584-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZB2ZSMZC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0188-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B236LXL5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;&#233;ra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fillatre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rothwell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Glomot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lhoste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mouriot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Locatelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Collon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741927v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189966v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Rothwell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>