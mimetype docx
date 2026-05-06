--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -126,2197 +126,2063 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User-Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t>
+                <w:t xml:space="preserve">Metabolomic prediction of breast cancer treatment induced neurological and metabolic toxicities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Delporte</w:t>
+                <w:t xml:space="preserve">Max Piffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Jérémie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Stephanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf J. M. Weber</w:t>
+                <w:t xml:space="preserve">Angélique Abila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2), pp.e70095. </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (20), pp.4654-4666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985097v1</w:t>
+                <w:t xml:space="preserve">hal-04671046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic prediction of breast cancer treatment induced neurological and metabolic toxicities</w:t>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Piffoux</w:t>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Jacquemin</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Durand</w:t>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Abila</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (20), pp.4654-4666. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671046v1</w:t>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Paulhe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+                <w:t xml:space="preserve">hal-03283772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
+                <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+                <w:t xml:space="preserve">Magali Rompais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Mohammed Selloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69, </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-01095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283772v1</w:t>
+                <w:t xml:space="preserve">pasteur-03453736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
+                <w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rompais</w:t>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Selloum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-01095-3⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox9121293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03453736v1</w:t>
+                <w:t xml:space="preserve">hal-03081088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Keller</w:t>
+                <w:t xml:space="preserve">Metabolomics Reveals that the Type of Protein in a High-Fat Meal Modulates Postprandial Mitochondrial Overload and Incomplete Substrate Oxidation in Healthy Overweight Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox9121293⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (6), pp.876-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxy049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081088v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics Reveals that the Type of Protein in a High-Fat Meal Modulates Postprandial Mitochondrial Overload and Incomplete Substrate Oxidation in Healthy Overweight Men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxy049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (6), pp.2262-2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827937v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhouha Grissa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
+                <w:t xml:space="preserve">Agnes Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (6), pp.2262-2272. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (8), pp.3497-3504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595569v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red meat and colorectal cancer: Nrf2-dependent antioxidant response contributes to the resistance of preneoplastic colon cells to fecal water of hemoglobin- and beef-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Thomas</w:t>
+                <w:t xml:space="preserve">Thierry Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (6), pp.635-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgw035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901450v1</w:t>
+                <w:t xml:space="preserve">hal-01901462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red meat and colorectal cancer: Nrf2-dependent antioxidant response contributes to the resistance of preneoplastic colon cells to fecal water of hemoglobin- and beef-fed rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of protein modifications in liver of rats under chronic treatment with paracetamol (acetaminophen) using two complementary mass spectrometry-based metabolomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+                <w:t xml:space="preserve">Carole Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Martin</w:t>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gauthier</w:t>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (6), pp.635-645. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.194-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgw035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901462v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of protein modifications in liver of rats under chronic treatment with paracetamol (acetaminophen) using two complementary mass spectrometry-based metabolomic approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comment doser les marqueurs de la peroxydation des omégas 3 et 6 par CPG-SM/SM dans différentes matrices ? Intérêt du profil d'exactitude dans cette démarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245971v1</w:t>
+                <w:t xml:space="preserve">hal-01465167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment doser les marqueurs de la peroxydation des omégas 3 et 6 par CPG-SM/SM dans différentes matrices ? Intérêt du profil d'exactitude dans cette démarche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Skeletal muscle wasting occurs in adult rats under chronic treatment with paracetamol when glutathione-dependent detoxification is highly activated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole C. Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Océane Martin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86, 12 p</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (5), pp.623-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465167v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle wasting occurs in adult rats under chronic treatment with paracetamol when glutathione-dependent detoxification is highly activated</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing intake of long-chain n-3 PUFA enhances lipoperoxidation and modulates hepatic gene expression in a dose-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole C. Mast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
+                <w:t xml:space="preserve">N.C. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Georges da Silva Carvalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.1254-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114511004259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629918v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing intake of long-chain n-3 PUFA enhances lipoperoxidation and modulates hepatic gene expression in a dose-dependent manner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isomerization of Vaccenic Acid to cis and trans C18:1 Isomers During Biohydrogenation by Rumen Microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.C. Roy</w:t>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+                <w:t xml:space="preserve">M. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges da Silva Carvalho Leite</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 107, pp.1254-1273. </w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (9), pp.843-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114511004259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11745-011-3584-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651393v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomerization of Vaccenic Acid to cis and trans C18:1 Isomers During Biohydrogenation by Rumen Microbes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of a UPLC/MS method for a nutritional metabolomic study of human plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+                <w:t xml:space="preserve">Hélène Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
-[...127 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (2), pp.207-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-009-0188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2326,1413 +2192,1413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mammalian Tissue Standard Reference Material for Improved Lipidomic and Metabolomic Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Soullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Perion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Lipidomic society conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of metabotypes for cocoa flavan-3-ols metabolism using untargeted metabolomics in a large controlled intervention study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Food Boactives and Health - FBHC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach for the identification of predictive markers of type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pééra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metabolomics Society., Jun 2016, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany. 601 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740434v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738707v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and molecular trajectories in the fructose-fed rat model provides new information about the loss of metabolic flexibility during the early insulin resistance installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenotypic flexibility Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nutrigenomics Organisation (NuGO). NLD., Feb 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biomarkers of coffee consumption identified by non targeted metabolomic profiling in cohort study subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metabolomics Society., Jul 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diminution de la concentration tissulaire en glutathion induite par un traitement au paracétamol n’est pas limitée au foie chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole C. Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Glomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative de la flexibilité métabolique au niveau du foie chez le rat insulin-résistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2012, Clermont-Ferrand, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hydroxyalkenals liés aux protéines sont-ils des marqueurs discriminants de la peroxydation des AGPI n-3 et n-6 dans la viande bovine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative estimation of the endogenous synthesis of rumenic acid in goats fed lipid supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3742,3259 +3608,3259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une méthode de quantification large échelle couvrant un large panel de biomarqueurs nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProMetIS 2.0: proteomics and metabolomics data analysis and integration, applied to the characterization of the Lat and Mx2 knock-out phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oneeb Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques (JOBIM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge autour d’un développement d’une méthode de quantification large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Souard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB/ECCB 2023: The 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGO week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual variation in the metabolism of cocoa flavan-3-ols explored with untargeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Polyphenols and Health- ICPH2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetaboMeeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t>
+              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722032v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t>
+              <w:t xml:space="preserve">MetaboMeeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735432v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la métabolomique à l’étude de la phase postprandiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lesgards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. , 158. p, 2016, Livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de la base de données spectrale peakforest en LC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. 158 p., 2016, Livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics as part of an integrated approach for the identification of predictive markers of type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer les aldehydes impliques dans la promotion du cancer colorectal par les viandes rouges ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741927v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comment mesurer les aldehydes impliques dans la promotion du cancer colorectal par les viandes rouges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie David</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740665v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food metabolomics applied in cohorts to accelerate the discovery of nutritional biomarkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+                <w:t xml:space="preserve">Metabolic and molecular trajectories reveal the loss of metabolic flexibility in the early processes of fructose-induced insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Larquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013, ICTRNH 2013. Second International Congress of Translational Research in Human Nutrition</w:t>
+              <w:t xml:space="preserve">9. Annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189966v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and molecular trajectories reveal the loss of metabolic flexibility in the early processes of fructose-induced insulin resistance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Use of high resolution mass spectrometry for identification of specific biomarkers of coffee consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013</w:t>
+              <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013, Second International Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745511v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the urine metabolomes of stratified SUVIMAX2 subjects to identify biomarkers of fruit and vegetable intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow,, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high resolution mass spectrometry for identification of specific biomarkers of coffee consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Food metabolomics applied in cohorts to accelerate the discovery of nutritional biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013, Second International Congress of Translational Research in Human Nutrition</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013, ICTRNH 2013. Second International Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189967v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts by GC-MS/MS in pork and beef processed meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The utilization of sulfur amino acid in the mercapturate pathway to detoxify maximal therapeutic dose of acetaminophen is associated with glutathione and protein homeosteny in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole C. Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASPET Annual Meeting at Experimental Biology (EB) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Boston, United States. Federation of American Societies for Experimental Biology, FASEB Journal, 27 (Meeting Abstract Supplement), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement au paracétamol induit des perturbations du statut en glutathion dans les tissus autres que le foie chez le rat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Développement d’une méthode d’analyse de complexes hydroxyalkénals-protéines et d’hydroxyalkénals libres par GC-MS/MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Abila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cossoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France. 2012, 10èmes Journées Francophones de Nutrition</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 251 p., 2012, 29èmes Journées Françaises de Spectrométrie de Masse, 17-20 Septembre 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745776v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode d’analyse de complexes hydroxyalkénals-protéines et d’hydroxyalkénals libres par GC-MS/MS.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Le traitement au paracétamol induit des perturbations du statut en glutathion dans les tissus autres que le foie chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole C. Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Glomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 251 p., 2012, 29èmes Journées Françaises de Spectrométrie de Masse, 17-20 Septembre 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. 2012, 10èmes Journées Francophones de Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750079v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7062,51 +6928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27BB3314"/>
+    <w:nsid w:val="6DEDFCCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7293,51 +7159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2534-1867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.03.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Mast" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Silva Carvalho Leite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004259" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3584-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZB2ZSMZC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0188-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B236LXL5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;&#233;ra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fillatre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rothwell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Glomot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lhoste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mouriot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Locatelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Collon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741927v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189966v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Rothwell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2534-1867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.03.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Mast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651393v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Silva Carvalho Leite" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004259" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3584-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZB2ZSMZC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0188-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B236LXL5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;&#233;ra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fillatre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rothwell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Glomot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lhoste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mouriot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Locatelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611705v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Collon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Rothwell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744804v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>