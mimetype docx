--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> CHARLOTTE LANGLAIS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charlotte LanglaisDirectrice d'étudesDpt Mathematical and Electrical Engineering</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1226,273 +1232,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO-Assisted Wake-up Radio in a Single-Cell IoT Network</w:t>
+                <w:t xml:space="preserve">RIS-assisted Railway Communications in Tunnels using CloudRT Simulator for Wideband Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Tannous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Israa Khaled</w:t>
+                <w:t xml:space="preserve">Aline Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MENACOMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Byblos, Lebanon, France</w:t>
+              <w:t xml:space="preserve">VTC Spring 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979873v1</w:t>
+                <w:t xml:space="preserve">hal-05149792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIS-assisted Railway Communications in Tunnels using CloudRT Simulator for Wideband Systems</w:t>
+                <w:t xml:space="preserve">MIMO-Assisted Wake-up Radio in a Single-Cell IoT Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Habib</w:t>
+                <w:t xml:space="preserve">Carine Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">MENACOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Byblos, Lebanon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149792v1</w:t>
+                <w:t xml:space="preserve">hal-04979873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of RIS into CloudRT Simulator for Railway Tunnel Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1573,51 +1579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable Intelligent Surface Assisted Railway Communications: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended NYUSIM-based MmWave Channel Model and Simulator for RIS-Assisted Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,217 +1924,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception orientée utilisateur, éco-conception et débat de controverse : 3 méthodes pour amener les étudiants à réfléchir au développement durable dans la conception d’objets communicants</w:t>
+                <w:t xml:space="preserve">Conception orientée utilisateur, éco-conception et débat de controverse : 3 méthodes pour amener les étudiants à réfléchir au développement durable dans la conception d’objets communicants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quémerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ingenium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris ( en ligne), France</w:t>
+              <w:t xml:space="preserve">Ingenium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616169v1</w:t>
+                <w:t xml:space="preserve">hal-03616434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception orientée utilisateur, éco-conception et débat de controverse : 3 méthodes pour amener les étudiants à réfléchir au développement durable dans la conception d’objets communicants.</w:t>
+                <w:t xml:space="preserve">Conception orientée utilisateur, éco-conception et débat de controverse : 3 méthodes pour amener les étudiants à réfléchir au développement durable dans la conception d’objets communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quémerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingenium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Ingenium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris ( en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616434v1</w:t>
+                <w:t xml:space="preserve">hal-03616169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Single-and Multi-Beam Angle-Domain NOMA for Hybrid MmWave MIMO Systems</w:t>
               </w:r>
@@ -2601,274 +2607,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative adaptive signal predistortion for satellite communications</w:t>
+                <w:t xml:space="preserve">Angular Based Beamforming and Power Allocation Framework in a Multi-User Millimeter-Wave Massive MIMO System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Alibert</w:t>
+                <w:t xml:space="preserve">Mohamed Shehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC : 2018 IEEE 10th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. </w:t>
+              <w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference: VTC2018-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/vtcspring.2018.8417520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280124v1</w:t>
+                <w:t xml:space="preserve">hal-01730747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Based Beamforming and Power Allocation Framework in a Multi-User Millimeter-Wave Massive MIMO System</w:t>
+                <w:t xml:space="preserve">Iterative adaptive signal predistortion for satellite communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Shehata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Hélard</w:t>
+                <w:t xml:space="preserve">Nicolas Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rozé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference: VTC2018-Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
+              <w:t xml:space="preserve">ISTC : 2018 IEEE 10th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vtcspring.2018.8417520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730747v1</w:t>
+                <w:t xml:space="preserve">hal-02280124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Assessment of Linear Precoding for Multi-User Massive MIMO Systems on a Realistic 5G mmWave Channel</w:t>
               </w:r>
@@ -2958,90 +2964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of signal predistortion schemes based on the contraction mapping for satellite communications with channel identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2018: 25th International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3183,90 +3189,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal predistortion scheme based on the contraction mapping theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3624,64 +3630,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between a Hybrid Digital and Analog Beamforming System and a Fully Digital Massive MIMO System with Adaptive Beamsteering Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,325 +3741,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Precoder Performance for Massive MIMO Systems in near LOS Environments: Application to mmWave Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rozé</w:t>
+                <w:t xml:space="preserve">Millimeter-Wave Digital Beamsteering in Highly Line-Of-Sight Environments for Massive MIMO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2015 : 21th European Wireless Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Budapest, Hungary. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">WWWRF35 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207303v1</w:t>
+                <w:t xml:space="preserve">hal-01252090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Digital Beamsteering in Highly Line-Of-Sight Environments for Massive MIMO Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+                <w:t xml:space="preserve">Analyse des performances du décodage conjoint source-relais pour un protocole Decode-and-Forward bruité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWWRF35 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252090v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances du décodage conjoint source-relais pour un protocole Decode-and-Forward bruité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
+                <w:t xml:space="preserve">Linear Precoder Performance for Massive MIMO Systems in near LOS Environments: Application to mmWave Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EW 2015 : 21th European Wireless Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Budapest, Hungary. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311986v1</w:t>
+                <w:t xml:space="preserve">hal-01207303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Minimum Euclidean Distance based Precoding for Wireless Sensor Network</w:t>
               </w:r>
@@ -4249,181 +4255,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of MIMO precoders in tunnels for train-to-wayside communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSIGASS 2014: XXXI General Assembly and Scientific Symposium of the International Union of Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Beijing, China. pp.1-4 -, </w:t>
+              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.269 - 273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170354v1</w:t>
+                <w:t xml:space="preserve">hal-01170234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t>
+                <w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
@@ -4454,463 +4460,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.269 - 273, </w:t>
+              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170234v1</w:t>
+                <w:t xml:space="preserve">hal-01015125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+                <w:t xml:space="preserve">Performance of MIMO precoders in tunnels for train-to-wayside communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Kwadjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t>
+              <w:t xml:space="preserve">URSIGASS 2014: XXXI General Assembly and Scientific Symposium of the International Union of Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, China. pp.1-4 -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015125v1</w:t>
+                <w:t xml:space="preserve">hal-01170354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the max-d min precoder in impulsive noise for railway communications in tunnels</w:t>
+                <w:t xml:space="preserve">Limited feedback precoding performance analysis for train-to-wayside communications in subway tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Kwadjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2013 : 13th International Conference on ITS Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Communications 2013, IEEE ICC'13 - Workshop on Emerging Vehicular Networks: V2V/V2I and Railroad Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp. 510-514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946912v1</w:t>
+                <w:t xml:space="preserve">hal-00906401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited feedback precoding performance analysis for train-to-wayside communications in subway tunnels</w:t>
+                <w:t xml:space="preserve">Performance of the max-d min precoder in impulsive noise for railway communications in tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Kwadjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications 2013, IEEE ICC'13 - Workshop on Emerging Vehicular Networks: V2V/V2I and Railroad Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITST 2013 : 13th International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tampere, Finland. pp.390-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2013.6685578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906401v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design of coded MIMO systems</w:t>
               </w:r>
@@ -5971,274 +5977,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive MIMO algorithms for train-to-wayside transmissions in tunnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clipping noise mitigation with capacity approaching FEC codes for PAPR reduction of OFDM signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Salim Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Mazouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI GASS 11</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050544⟩</w:t>
+              <w:t xml:space="preserve">MC-SS 2011: Multi-Carrier Systems &amp; Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Herrsching, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MC-SS.2011.5910733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601645v1</w:t>
+                <w:t xml:space="preserve">hal-00606397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clipping noise mitigation with capacity approaching FEC codes for PAPR reduction of OFDM signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive MIMO algorithms for train-to-wayside transmissions in tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nejla Mazouz</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MC-SS 2011: Multi-Carrier Systems &amp; Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Herrsching, Germany. </w:t>
+              <w:t xml:space="preserve">URSI GASS 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MC-SS.2011.5910733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606397v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-level HARQ for turbo coded cooperation</w:t>
               </w:r>
@@ -6542,286 +6548,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spatial correlation on orthogonal precoding for MIMO transmissions in tunnel</w:t>
+                <w:t xml:space="preserve">Design of an iterative receiver for linearly precoded MIMO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Boukantar</w:t>
+                <w:t xml:space="preserve">Daoud Karakolah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on ITS Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">ISCAS09 : IEEE International Symposium on Circuits And Systems, 24-27 May, Taiwan, May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460185v1</w:t>
+                <w:t xml:space="preserve">hal-01841134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an iterative receiver for linearly precoded MIMO systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of spatial correlation on orthogonal precoding for MIMO transmissions in tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+                <w:t xml:space="preserve">Kamel Boukantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Jezequel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS09 : IEEE International Symposium on Circuits And Systems, 24-27 May, Taiwan, May</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841134v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypage d'un récepteur itératif pour des systèmes MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Karakolah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,64 +6878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un récepteur itératif pour des systèmes MIMO avec précodage linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Karakolah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6980,64 +6986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture dedicated to the MMSE equalizer of iterative receiver for linearly precoded MIMO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Karakolah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7208,593 +7214,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced complexity iterative multi-user detector for IDMA (Interleave Division Multiple Access) system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the performance of turbo processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2006 : 49th annual Global telecommunications conference, November 27-December 1 San Francisco, CA, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPSC 2006 : 9th international workshop on Signal Processing for Space Communications, September 11-13, ESTEC, Noordwijk, The Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Noordwijk, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874710v1</w:t>
+                <w:t xml:space="preserve">hal-01874709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of turbo processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced complexity iterative multi-user detector for IDMA (Interleave Division Multiple Access) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mahafeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yi Yu</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSC 2006 : 9th international workshop on Signal Processing for Space Communications, September 11-13, ESTEC, Noordwijk, The Netherlands</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2006 : 49th annual Global telecommunications conference, November 27-December 1 San Francisco, CA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874709v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative receiver for Linear Precoded MIMO systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryline Hélard</w:t>
+                <w:t xml:space="preserve">OFDM-IDMA versus IDMA with ISI cancellation for quasi-static Rayleigh fading multipath channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mahafeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International Symposium on Turbo Codes</w:t>
+              <w:t xml:space="preserve">4th International Symposium on turbo codes and related topics, April 3-7, Munich, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401640v1</w:t>
+                <w:t xml:space="preserve">hal-01874742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM-IDMA versus IDMA with ISI cancellation for quasi-static Rayleigh fading multipath channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Mahafeno</w:t>
+                <w:t xml:space="preserve">Iterative receivers for linear precoded MIMO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on turbo codes and related topics, April 3-7, Munich, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874742v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative receivers for linear precoded MIMO system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Iterative receiver for Linear Precoded MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on turbo codes and related topics, April 3-7, Munich, Germany</w:t>
+              <w:t xml:space="preserve">4 th International Symposium on Turbo Codes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874695v1</w:t>
+                <w:t xml:space="preserve">hal-00401640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteurs multi-utilisateurs itératifs simplifiés dédiés à un système IDMA (Interleave Division Multiple Access)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mahafeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7938,234 +7944,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear precoding with low complexity MMSE turbo-equalization and application to the wireless LAN system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Analyse de la convergence d'un système multi-antennes précodé itératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC'2005, International Conference on Communications, Seoul, Korea, 16-20 May</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Seoul, South Korea. pp.2352 - 2536</w:t>
+              <w:t xml:space="preserve">GRETSI'05 : 20ème colloque sur le traitement du signal et des images, 6-9 septembre, Louvain La Neuve, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874727v1</w:t>
+                <w:t xml:space="preserve">hal-02124612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la convergence d'un système multi-antennes précodé itératif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Linear precoding with low complexity MMSE turbo-equalization and application to the wireless LAN system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'05 : 20ème colloque sur le traitement du signal et des images, 6-9 septembre, Louvain La Neuve, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">ICC'2005, International Conference on Communications, Seoul, Korea, 16-20 May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Seoul, South Korea. pp.2352 - 2536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124612v1</w:t>
+                <w:t xml:space="preserve">hal-01874727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un Système MIMO avec précodage linéaire à annulation d'interférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8216,51 +8222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full diversity linear precoding with low complexity turbo equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8324,51 +8330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which interleaver for Turbo-equalization system on frequency and time selective channels for high order modulations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8553,51 +8559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On performance of a Turbo Equalizer including Blind Equalizer over Time and Frequency selective Channel. Comparison of BER performance with a COFDM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8655,204 +8661,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de la turbo-égalisation : application aux transmissions radio &amp;quot; Indoor &amp;quot; à 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the equalization and the interleaving in turbo-equalization for a frequency selective channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SEE - Propagation électromagnétique du décamétrique à l'angström</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, New York, United States. pp.1868-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402414v1</w:t>
+                <w:t xml:space="preserve">hal-00402419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the equalization and the interleaving in turbo-equalization for a frequency selective channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes de la turbo-égalisation : application aux transmissions radio &amp;quot; Indoor &amp;quot; à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Siaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, New York, United States. pp.1868-1872</w:t>
+              <w:t xml:space="preserve">Congrès SEE - Propagation électromagnétique du décamétrique à l'angström</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402419v1</w:t>
+                <w:t xml:space="preserve">hal-00402414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du mapping pour la turbo égalisation associée à la turbo démodulation</w:t>
               </w:r>
@@ -8914,234 +8920,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-equalization over slowly fading frequency selective channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+                <w:t xml:space="preserve">Reduced-Complexity Soft Demapping for Turbo-Equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave week, European Conference on Wireless Technology, ECWT 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Paris, France. pp.301-304</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbo Codes ISTC'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Brest, France. pp.515-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402438v1</w:t>
+                <w:t xml:space="preserve">hal-00408302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-Complexity Soft Demapping for Turbo-Equalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+                <w:t xml:space="preserve">Turbo-equalization over slowly fading frequency selective channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbo Codes ISTC'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Brest, France. pp.515-518</w:t>
+              <w:t xml:space="preserve">European Microwave week, European Conference on Wireless Technology, ECWT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Paris, France. pp.301-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408302v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase carrier recovery for Turbo codes over a satellite link with the help of tentative decision</w:t>
               </w:r>
@@ -9584,51 +9590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes and Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9702,51 +9708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9960,203 +9966,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Laot</w:t>
+                <w:t xml:space="preserve">Procédé de synchronisation de données en sortie d'un égaliseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">N° de brevet: 0113991. 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 02-13375. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963676v1</w:t>
+                <w:t xml:space="preserve">hal-00402363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de synchronisation de données en sortie d'un égaliseur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.M. Morgan</w:t>
+                <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 02-13375. 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: 0113991. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402363v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
               </w:r>
@@ -10905,51 +10911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0483DD2"/>
+    <w:nsid w:val="A1BD1650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11136,51 +11142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-langlais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6234-5491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076489167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-4352-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04050365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Khaled" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2023.3254157" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03348793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3112225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Fares Jridi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.0516" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kwadjane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-83" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.050713.121659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04979873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tannous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05149792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Habib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04979907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kangoute" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04172838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200574" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04172841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit58263.2023.10188290" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03784020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kouzayha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa El Soufi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03408940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhasssan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148204" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alibert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625361" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roz&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01813163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Hassan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464939" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Coyac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617210v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Benali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600880" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929355" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2013.6685578" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sayed Hassan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidi Ould" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine Zrelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214405" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Mohamed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050544" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Mazouz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC-SS.2011.5910733" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukantar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Karakolah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530222" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.82" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mahafeno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.102" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124612v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874708v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouvet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morgan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402414v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402431v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoiselee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311977v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874694v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006647v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-05086027v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-langlais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6234-5491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076489167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-4352-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04050365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Khaled" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2023.3254157" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03348793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3112225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Fares Jridi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.0516" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kwadjane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-83" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.050713.121659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05149792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Habib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04979873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tannous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04979907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kangoute" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04172838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200574" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04172841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit58263.2023.10188290" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03784020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kouzayha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa El Soufi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03408940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhasssan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148204" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alibert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625361" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01813163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Hassan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464939" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Coyac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617210v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Benali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600880" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929355" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2013.6685578" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sayed Hassan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidi Ould" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine Zrelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214405" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Mohamed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Mazouz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC-SS.2011.5910733" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050544" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Karakolah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukantar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530222" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.82" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mahafeno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.102" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874708v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouvet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morgan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402431v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408302v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vila" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoiselee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311977v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874694v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963676v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006647v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-05086027v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>