--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -192,1029 +192,1146 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle-Domain Hybrid Beamforming-Based mmWave Massive MIMO-NOMA Systems</w:t>
+                <w:t xml:space="preserve">Multi-RIS-assisted Railway Communications in Tunnel using CloudRT simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israa Khaled</w:t>
+                <w:t xml:space="preserve">Aline Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jezequel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bachar Elhassan</w:t>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2023.3254157⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, EuCAP 2025, 4, pp.25003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53792/RoE/2025/25003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050365v1</w:t>
+                <w:t xml:space="preserve">hal-05564871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-User Angle-Domain MIMO-NOMA System for MmWave Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Angle-Domain Hybrid Beamforming-Based mmWave Massive MIMO-NOMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Elhassan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3112225⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.684-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2023.3254157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348793v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing-Delay Tradeoff in Half-Duplex Hybrid ARQ Relay Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
+                <w:t xml:space="preserve">Multi-User Angle-Domain MIMO-NOMA System for MmWave Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Elhassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.129443-129459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3112225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-com.2014.0516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174420v1</w:t>
+                <w:t xml:space="preserve">hal-03348793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of max-dmin precoding in impulsive noise for train-to-wayside communications in subway tunnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing-Delay Tradeoff in Half-Duplex Hybrid ARQ Relay Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2014-83⟩</w:t>
+              <w:t xml:space="preserve">IET Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (16), pp.872 - 879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-com.2014.0516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009636v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-SNR diversity-multiplexing tradeoff for Rayleigh MIMO channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+                <w:t xml:space="preserve">Performance evaluation of max-dmin precoding in impulsive noise for train-to-wayside communications in subway tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Kwadjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walaa Hamouda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2013.022213.130007⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2014-83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830092v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated fading channel simulator based on the overlap-save method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (6), pp.3060 - 3071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TWC.2013.050713.121659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo codes and turbo algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-SNR diversity-multiplexing tradeoff for Rayleigh MIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Berrou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yi Yu</w:t>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.753 - 756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2013.022213.130007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373476v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping optimisation for turbo-equalization improved by iterative demapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbo codes and turbo algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryline Hélard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 38 (22), pp.1365 - 1367</w:t>
+              <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824237v1</w:t>
+                <w:t xml:space="preserve">hal-01373476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using tentative decisions for carrier phase recovery of turbo-coded transmissions.</w:t>
+                <w:t xml:space="preserve">Mapping optimisation for turbo-equalization improved by iterative demapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38 (22), pp.1365 - 1367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using tentative decisions for carrier phase recovery of turbo-coded transmissions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37 (9), pp.606-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1224,8101 +1341,8101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIS-assisted Railway Communications in Tunnels using CloudRT Simulator for Wideband Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Integration of RIS into CloudRT Simulator for Railway Tunnel Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Kangoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiran Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">EuCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EurAAP, Mar 2025, Stockholm, Sweden, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149792v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO-Assisted Wake-up Radio in a Single-Cell IoT Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RIS-assisted Railway Communications in Tunnels using CloudRT Simulator for Wideband Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israa Khaled</w:t>
+                <w:t xml:space="preserve">Aline Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MENACOMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Byblos, Lebanon, France</w:t>
+              <w:t xml:space="preserve">VTC Spring 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979873v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of RIS into CloudRT Simulator for Railway Tunnel Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Habib</w:t>
+                <w:t xml:space="preserve">MIMO-Assisted Wake-up Radio in a Single-Cell IoT Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EurAAP, Mar 2025, Stockholm, Sweden, France</w:t>
+              <w:t xml:space="preserve">MENACOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Byblos, Lebanon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979907v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Intelligent Surface Assisted Railway Communications: A survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Extended NYUSIM-based MmWave Channel Model and Simulator for RIS-Assisted Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200574⟩</w:t>
+              <w:t xml:space="preserve">EuCNC/6G Summit 2023: Joint European Conference on Networks and Communications &amp; 6G Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gothenburg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit58263.2023.10188290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172838v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended NYUSIM-based MmWave Channel Model and Simulator for RIS-Assisted Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable Intelligent Surface Assisted Railway Communications: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC/6G Summit 2023: Joint European Conference on Networks and Communications &amp; 6G Summit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit58263.2023.10188290⟩</w:t>
+              <w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172841v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precoded Wake-Up Radio Signals in Multiple-Input Multiple-Output Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Kouzayha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawaa El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC2022: 2nd IEEE Workshop on Sustainable and Intelligent Green Internet of Things for 6G and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Kyoto (Virtuel), Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9978050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception orientée utilisateur, éco-conception et débat de controverse : 3 méthodes pour amener les étudiants à réfléchir au développement durable dans la conception d’objets communicants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quémerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingenium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception orientée utilisateur, éco-conception et débat de controverse : 3 méthodes pour amener les étudiants à réfléchir au développement durable dans la conception d’objets communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quémerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ingenium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris ( en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Single-and Multi-Beam Angle-Domain NOMA for Hybrid MmWave MIMO Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Elhasssan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Smart Antennas (WSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-User Digital Beamforming Based on Path Angle Information for mm-Wave MIMO Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSA 2020 : 24th International ITG Workshop on Smart Antennas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint SDMA and Power-Domain NOMA System for Multi-User Mm-Wave Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Elhassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCMC 2020 : International Wireless Communications and Mobile Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Limassol, Cyprus. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Linear Precoding mmWave Multi-User MIMO Systems with NYUSIM Channel Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Elhassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MENACOMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Based Beamforming and Power Allocation Framework in a Multi-User Millimeter-Wave Massive MIMO System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative adaptive signal predistortion for satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rozé</w:t>
+                <w:t xml:space="preserve">Nicolas Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference: VTC2018-Spring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/vtcspring.2018.8417520⟩</w:t>
+              <w:t xml:space="preserve">ISTC : 2018 IEEE 10th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730747v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative adaptive signal predistortion for satellite communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Angular Based Beamforming and Power Allocation Framework in a Multi-User Millimeter-Wave Massive MIMO System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Shehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC : 2018 IEEE 10th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625361⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference: VTC2018-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vtcspring.2018.8417520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280124v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Assessment of Linear Precoding for Multi-User Massive MIMO Systems on a Realistic 5G mmWave Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MENACOMM 2018 : IEEE Middle East and North Africa Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of signal predistortion schemes based on the contraction mapping for satellite communications with channel identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2018: 25th International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Neural Clique Networks Subject to Synaptic Noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Consommation des émetteurs récepteurs Wi-Fi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGNITIVE 2017 : The Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.4 - 9</w:t>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522729v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal predistortion scheme based on the contraction mapping theorem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Performance of Neural Clique Networks Subject to Synaptic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Coyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">COGNITIVE 2017 : The Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.4 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617210v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation des émetteurs récepteurs Wi-Fi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Bot</w:t>
+                <w:t xml:space="preserve">Signal predistortion scheme based on the contraction mapping theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742080v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed coding and synaptic pruning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Comparison between a Hybrid Digital and Analog Beamforming System and a Fully Digital Massive MIMO System with Adaptive Beamsteering Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWCS 2016: 13th International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.86-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374130v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption of Wi-Fi Transceivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Bot</w:t>
+                <w:t xml:space="preserve">Distributed coding and synaptic pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Coyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2016 : 13th International Symposium on Wireless Communication Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.206 - 210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443860v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between a Hybrid Digital and Analog Beamforming System and a Fully Digital Massive MIMO System with Adaptive Beamsteering Receivers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Hélard</w:t>
+                <w:t xml:space="preserve">Power Consumption of Wi-Fi Transceivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2016: 13th International Symposium on Wireless Communication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600880⟩</w:t>
+              <w:t xml:space="preserve">ISWCS 2016 : 13th International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.213 - 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443715v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Digital Beamsteering in Highly Line-Of-Sight Environments for Massive MIMO Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+                <w:t xml:space="preserve">Précodage distribué basé sur la distance euclidienne pour les réseaux de capteurs sans fil *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWWRF35 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252090v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances du décodage conjoint source-relais pour un protocole Decode-and-Forward bruité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
+                <w:t xml:space="preserve">Millimeter-Wave Digital Beamsteering in Highly Line-Of-Sight Environments for Massive MIMO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">WWWRF35 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311986v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Precoder Performance for Massive MIMO Systems in near LOS Environments: Application to mmWave Transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+                <w:t xml:space="preserve">Analyse des performances du décodage conjoint source-relais pour un protocole Decode-and-Forward bruité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2015 : 21th European Wireless Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Budapest, Hungary. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207303v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Minimum Euclidean Distance based Precoding for Wireless Sensor Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet-Hoa Nguyen</w:t>
+                <w:t xml:space="preserve">Linear Precoder Performance for Massive MIMO Systems in near LOS Environments: Application to mmWave Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Feb 2015, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">EW 2015 : 21th European Wireless Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Budapest, Hungary. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121146v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précodage distribué basé sur la distance euclidienne pour les réseaux de capteurs sans fil *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Distributed Minimum Euclidean Distance based Precoding for Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Feb 2015, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277173v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+                <w:t xml:space="preserve">Performance of MIMO precoders in tunnels for train-to-wayside communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Kwadjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walaa Hamouda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t>
+              <w:t xml:space="preserve">URSIGASS 2014: XXXI General Assembly and Scientific Symposium of the International Union of Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, China. pp.1-4 -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170234v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of MIMO precoders in tunnels for train-to-wayside communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSIGASS 2014: XXXI General Assembly and Scientific Symposium of the International Union of Radio Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929355⟩</w:t>
+              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.269 - 273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170354v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited feedback precoding performance analysis for train-to-wayside communications in subway tunnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocole HARQ coopératif adaptatif sur des canaux non-orthogonaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Cocheril</w:t>
+                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sidi Ould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications 2013, IEEE ICC'13 - Workshop on Emerging Vehicular Networks: V2V/V2I and Railroad Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp. 510-514</w:t>
+              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906401v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the max-d min precoder in impulsive noise for railway communications in tunnels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Codage spatio-temporel adaptatif pour les systèmes MIMO utilisant un codage de canal à fort pouvoir de correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2013 : 13th International Conference on ITS Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946912v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of coded MIMO systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+                <w:t xml:space="preserve">Limited feedback precoding performance analysis for train-to-wayside communications in subway tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Kwadjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCIT : the 3rd International Conference on Communications and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Beyrouth, Lebanon. pp.335-339</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications 2013, IEEE ICC'13 - Workshop on Emerging Vehicular Networks: V2V/V2I and Railroad Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp. 510-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940407v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage spatio-temporel adaptatif pour les systèmes MIMO utilisant un codage de canal à fort pouvoir de correction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+                <w:t xml:space="preserve">Performance of the max-d min precoder in impulsive noise for railway communications in tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Kwadjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITST 2013 : 13th International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tampere, Finland. pp.390-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2013.6685578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942401v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Joint Source-Relay Channel Decoding for the Noisy Decode-and-Forward Protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
+                <w:t xml:space="preserve">On the design of coded MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Sayed Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2013 Fall : IEEE 78th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">ICCIT : the 3rd International Conference on Communications and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Beyrouth, Lebanon. pp.335-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946909v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole HARQ coopératif adaptatif sur des canaux non-orthogonaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Iterative Joint Source-Relay Channel Decoding for the Noisy Decode-and-Forward Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">VTC 2013 Fall : IEEE 78th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946906v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low ML-detection complexity, adaptive 2×2 STBC, with powerful FEC codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+                <w:t xml:space="preserve">Two-Level HARQ for turbo coded cooperation: system retransmission gain and optimal time allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Graell I Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325226⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2012 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.433-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797564v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive trace-orthonormal STBC for MIMO system with capacity approaching FEC codes</w:t>
+                <w:t xml:space="preserve">Low ML-detection complexity, adaptive 2×2 STBC, with powerful FEC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2012-Fall 2012: 76th IEEE Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399204⟩</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797517v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind CFO estimation for OFDM-IDMA system in Rayleigh fading multipath channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+                <w:t xml:space="preserve">Adaptive trace-orthonormal STBC for MIMO system with capacity approaching FEC codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Information Processing and Wireless Systems (IP-WiS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2012-Fall 2012: 76th IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737424v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Level HARQ for turbo coded cooperation: system retransmission gain and optimal time allocation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Graell I Amat</w:t>
+                <w:t xml:space="preserve">Blind CFO estimation for OFDM-IDMA system in Rayleigh fading multipath channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamine Zrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2012 : IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Information Processing and Wireless Systems (IP-WiS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945125v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO systems for turbo coded cooperation over orthogonal and non-orthogonal channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidi Ould Mohamed</w:t>
+                <w:t xml:space="preserve">Low decoding complexity STBC design for turbo coded broadcast transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST: 11th international conference on ITS Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Saint Peterburg, Russia</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623238v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low decoding complexity STBC design for turbo coded broadcast transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+                <w:t xml:space="preserve">MIMO systems for turbo coded cooperation over orthogonal and non-orthogonal channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Graell I Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">ITST: 11th international conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saint Peterburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609525v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clipping noise mitigation with capacity approaching FEC codes for PAPR reduction of OFDM signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Louët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejla Mazouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MC-SS 2011: Multi-Carrier Systems &amp; Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Herrsching, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MC-SS.2011.5910733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive MIMO algorithms for train-to-wayside transmissions in tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI GASS 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level HARQ for turbo coded cooperation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
+                <w:t xml:space="preserve">Utilisation des techniques MIMO pour des transmissions robustes et haut-débit en tunnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2010 : 71st IEEE Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Journée commune modèles de canaux réalistes et communications numériques pour les réseaux du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488707v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint factor graph detector for LDPC and STBC coded MIMO systems: a new framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des techniques MIMO pour des transmissions robustes et haut-débit en tunnels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Cocheril</w:t>
+                <w:t xml:space="preserve">Two-level HARQ for turbo coded cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Graell I Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune modèles de canaux réalistes et communications numériques pour les réseaux du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France. 1 page</w:t>
+              <w:t xml:space="preserve">VTC 2010 : 71st IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780543v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an iterative receiver for linearly precoded MIMO systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Conception d'un récepteur itératif pour des systèmes MIMO avec précodage linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Karakolah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS09 : IEEE International Symposium on Circuits And Systems, 24-27 May, Taiwan, May</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">GRETSI 2009 : 22ème colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841134v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spatial correlation on orthogonal precoding for MIMO transmissions in tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Boukantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on ITS Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypage d'un récepteur itératif pour des systèmes MIMO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Design of an iterative receiver for linearly precoded MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Karakolah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SoC-SiP : Groupe de recherche system on chip -system in package</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">ISCAS09 : IEEE International Symposium on Circuits And Systems, 24-27 May, Taiwan, May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446925v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un récepteur itératif pour des systèmes MIMO avec précodage linéaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Prototypage d'un récepteur itératif pour des systèmes MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Karakolah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 : 22ème colloque sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">GDR SoC-SiP : Groupe de recherche system on chip -system in package</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423921v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture dedicated to the MMSE equalizer of iterative receiver for linearly precoded MIMO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Karakolah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTTA 2008 : 3rd international conference on information and communication technologies : from theory to applications, 7-11 april, Damascus, Syria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of simple MIMO schemes for robust or high data rate transmission systems in underground tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Moniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC Fall 2008 : 68 th IEEE VTC : Vehicular Technology Conference, 21-24 may, Calgary, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Calgary, Canada. pp.1 - 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2008.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of turbo processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced complexity iterative multi-user detector for IDMA (Interleave Division Multiple Access) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mahafeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yi Yu</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSC 2006 : 9th international workshop on Signal Processing for Space Communications, September 11-13, ESTEC, Noordwijk, The Netherlands</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2006 : 49th annual Global telecommunications conference, November 27-December 1 San Francisco, CA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874709v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced complexity iterative multi-user detector for IDMA (Interleave Division Multiple Access) system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the performance of turbo processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2006 : 49th annual Global telecommunications conference, November 27-December 1 San Francisco, CA, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPSC 2006 : 9th international workshop on Signal Processing for Space Communications, September 11-13, ESTEC, Noordwijk, The Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Noordwijk, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874710v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM-IDMA versus IDMA with ISI cancellation for quasi-static Rayleigh fading multipath channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Mahafeno</w:t>
+                <w:t xml:space="preserve">Iterative receiver for Linear Precoded MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on turbo codes and related topics, April 3-7, Munich, Germany</w:t>
+              <w:t xml:space="preserve">4 th International Symposium on Turbo Codes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874742v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative receivers for linear precoded MIMO system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
+                <w:t xml:space="preserve">OFDM-IDMA versus IDMA with ISI cancellation for quasi-static Rayleigh fading multipath channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mahafeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on turbo codes and related topics, April 3-7, Munich, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874695v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative receiver for Linear Precoded MIMO systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Iterative receivers for linear precoded MIMO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International Symposium on Turbo Codes</w:t>
+              <w:t xml:space="preserve">4th International Symposium on turbo codes and related topics, April 3-7, Munich, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401640v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteurs multi-utilisateurs itératifs simplifiés dédiés à un système IDMA (Interleave Division Multiple Access)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mahafeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmyre serial transmission system for radio channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Graton</w:t>
+                <w:t xml:space="preserve">Analyse de la convergence d'un système multi-antennes précodé itératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Conférence Européenne Propagation et Systèmes, 15-18 mars, Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Brest, France</w:t>
+              <w:t xml:space="preserve">GRETSI'05 : 20ème colloque sur le traitement du signal et des images, 6-9 septembre, Louvain La Neuve, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125496v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la convergence d'un système multi-antennes précodé itératif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Linear precoding with low complexity MMSE turbo-equalization and application to the wireless LAN system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'05 : 20ème colloque sur le traitement du signal et des images, 6-9 septembre, Louvain La Neuve, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">ICC'2005, International Conference on Communications, Seoul, Korea, 16-20 May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Seoul, South Korea. pp.2352 - 2536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124612v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear precoding with low complexity MMSE turbo-equalization and application to the wireless LAN system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
+                <w:t xml:space="preserve">Palmyre serial transmission system for radio channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC'2005, International Conference on Communications, Seoul, Korea, 16-20 May</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Seoul, South Korea. pp.2352 - 2536</w:t>
+              <w:t xml:space="preserve">51ème Conférence Européenne Propagation et Systèmes, 15-18 mars, Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874727v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un Système MIMO avec précodage linéaire à annulation d'interférences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Full diversity linear precoding with low complexity turbo equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/Video Communications over fixed and mobile Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">SCVT'2004, Symposium on Communications and Vehicular Technology in the Benelux, Nov.2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824240v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full diversity linear precoding with low complexity turbo equalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Etude d'un Système MIMO avec précodage linéaire à annulation d'interférences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCVT'2004, Symposium on Communications and Vehicular Technology in the Benelux, Nov.2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/Video Communications over fixed and mobile Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874708v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which interleaver for Turbo-equalization system on frequency and time selective channels for high order modulations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications, 2003 SPAWC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Rome, Italy. pp.673-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of a turbo-equalizer including blind equalizer over time and frenquency-selective channel. Comparison with an OFDM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Siaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium On Turbo Codes &amp; Related Topics, Brest, France, 1-5 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Brest, France. pp.419 - 422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On performance of a Turbo Equalizer including Blind Equalizer over Time and Frequency selective Channel. Comparison of BER performance with a COFDM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Siaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Turbo Codes, ISTC'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the equalization and the interleaving in turbo-equalization for a frequency selective channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, New York, United States. pp.1868-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes de la turbo-égalisation : application aux transmissions radio &amp;quot; Indoor &amp;quot; à 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Siaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SEE - Propagation électromagnétique du décamétrique à l'angström</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du mapping pour la turbo égalisation associée à la turbo démodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-Complexity Soft Demapping for Turbo-Equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbo Codes ISTC'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Brest, France. pp.515-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo-equalization over slowly fading frequency selective channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave week, European Conference on Wireless Technology, ECWT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Paris, France. pp.301-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase carrier recovery for Turbo codes over a satellite link with the help of tentative decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbo Codes ISTC'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Brest, France. pp.439-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization in the carrier recovery of a Satellite link using Turbo-Code with the help of Tentative Decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lanoiselee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Colloqium on Turbo Codes in Digital Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Londres, United Kingdom. pp.5/1-5/7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9328,232 +9445,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du bruit synaptique sur les performances des réseaux de cliques neurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Coyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of adaptive 2x2 space-time block codes for broadcasting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9563,265 +9680,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes and Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Berrou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Graell I Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Berrou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9831,124 +9948,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New directions in statistical signal processing : from systems to brains. Edited by Simon Haykin, José C. Principe, Terrence J. Sejnowski and John McWirter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The MIT Press, pp.307 - 378, 2006, Neural Information Processing series, 9780262083485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9958,293 +10075,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de synchronisation de données en sortie d'un égaliseur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 02-13375. 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: 0113991. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402363v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Laot</w:t>
+                <w:t xml:space="preserve">Procédé de synchronisation de données en sortie d'un égaliseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">N° de brevet: 0113991. 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 02-13375. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963676v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 01-13991. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10254,143 +10371,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity Angle-Domain MIMO NOMA System with partial channel state information for MmWave Communications *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Elhassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10400,239 +10517,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euro-Asian Collaboration for Enhancing STEM Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jacovetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Van Dien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IMT ATLANTIQUE; Lab-STICC. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Electronique (Institut Mines-Télécom-Télécom Bretagne-UEB). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10642,100 +10759,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et amélioration d'une technique de réception numérique itérative : turbo-égalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. INSA de Rennes, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10745,105 +10862,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétroactions et interactions : Des turbo-communications à l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Bretagne Sud, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05086027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10911,51 +11028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1BD1650"/>
+    <w:nsid w:val="EFFEC30F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11142,51 +11259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-langlais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6234-5491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076489167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-4352-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04050365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Khaled" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2023.3254157" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03348793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3112225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Fares Jridi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.0516" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kwadjane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-83" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.050713.121659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05149792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Habib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04979873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tannous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04979907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kangoute" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04172838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200574" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04172841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit58263.2023.10188290" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03784020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kouzayha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa El Soufi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03408940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhasssan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148204" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alibert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625361" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01813163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Hassan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464939" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Coyac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617210v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Benali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600880" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929355" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2013.6685578" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sayed Hassan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidi Ould" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine Zrelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214405" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Mohamed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Mazouz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC-SS.2011.5910733" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050544" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Karakolah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukantar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530222" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.82" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mahafeno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.102" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874708v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouvet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morgan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402431v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408302v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vila" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoiselee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311977v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874694v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963676v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006647v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-05086027v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-langlais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6234-5491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076489167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-4352-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564871v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Habib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53792/RoE/2025/25003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04050365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Khaled" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2023.3254157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03348793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3112225" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Fares Jridi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.0516" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kwadjane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-83" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.050713.121659" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04979907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kangoute" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05149792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04979873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tannous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04172841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit58263.2023.10188290" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04172838v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200574" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03784020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kouzayha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa El Soufi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03408940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhasssan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625361" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roz&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417520" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01813163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464939" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Benali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Coyac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600880" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600903" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929355" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidi Ould" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2013.6685578" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sayed Hassan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214405" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine Zrelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Mohamed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606397v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Mazouz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC-SS.2011.5910733" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050544" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Karakolah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukantar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841134v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530222" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.82" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874710v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mahafeno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.102" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874709v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874695v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125496v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouvet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morgan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401678v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402414v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vila" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402438v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoiselee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874694v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963676v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006647v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893763v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-05086027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>