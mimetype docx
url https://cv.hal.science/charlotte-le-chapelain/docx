--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1312,196 +1312,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'instruction publique de Condorcet</w:t>
+                <w:t xml:space="preserve">Smith et Condorcet : Deux &amp;quot; libéraux de la liberté &amp;quot; confrontés à la question de l'instruction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.612.0281⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (58), pp.41-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.058.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00752310v1</w:t>
+                <w:t xml:space="preserve">halshs-00870704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smith et Condorcet : Deux &amp;quot; libéraux de la liberté &amp;quot; confrontés à la question de l'instruction publique</w:t>
+                <w:t xml:space="preserve">L'instruction publique de Condorcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (58), pp.41-60. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (2), pp.281-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cep.058.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.612.0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00870704v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des enseignements pratiques et modernes et croissance économique en France et en Prusse à la fin du XIXe siècle</w:t>
               </w:r>
@@ -2224,51 +2224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condorcet and Smith : Two Representatives of Liberalism of Liberty?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freedom and Happiness in Economic Thought and Philosophy. From Clash to Reconciliation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.52-66, 2011, 9780415579483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2462,51 +2462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Jrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Chapelain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wilke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-024-00302-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2022.2098951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baijot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.13358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rose Menard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-019-00199-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837218000779" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.301.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Rose Menard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1630461" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01721875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragip Ege" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2014.916734" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Canals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0185" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.612.0281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.31.2006.3.245-252" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04204303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56411-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40458-0_45-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.01.0092" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99480-2_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Jrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Chapelain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wilke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-024-00302-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2022.2098951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baijot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.13358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rose Menard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-019-00199-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837218000779" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.301.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Rose Menard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1630461" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01721875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragip Ege" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2014.916734" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Canals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0185" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.612.0281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.31.2006.3.245-252" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04204303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56411-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40458-0_45-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.01.0092" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99480-2_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>