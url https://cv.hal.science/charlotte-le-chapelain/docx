--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DU DEUIL À L’ACTION : REPRISE DE L’ENTREPRISE FAMILIALE ET STRATÉGIES DE SUCCESSION DES VEUVES</w:t>
+                <w:t xml:space="preserve">Spatial patterns of steam technology diffusion in nineteenth-century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hussler</w:t>
+                <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Jrad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
+                <w:t xml:space="preserve">Ralf Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cliometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11698-024-00302-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05348329v1</w:t>
+                <w:t xml:space="preserve">hal-04943876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of steam technology diffusion in nineteenth-century France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DU DEUIL À L’ACTION : REPRISE DE L’ENTREPRISE FAMILIALE ET STRATÉGIES DE SUCCESSION DES VEUVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliometrica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.101-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943876v1</w:t>
+                <w:t xml:space="preserve">halshs-05348329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women leaders in industry in nineteenth-century France: The case of Amélie de Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (5), pp.1214-1237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -396,51 +396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing Women’s Participation in Entrepreneurial Activities in the Nineteenth Century: A Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Baijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (3), pp.405-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -487,51 +487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neither the elite, nor the mass. The rise of intermediate human capital during the French industrialization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rose Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -572,252 +572,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis of education in post-war America : new insights from Theodore Schultz and John Kenneth Galbraith</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chirat</w:t>
+                <w:t xml:space="preserve">Introduction. Le capital humain : perspectives historiques et cliométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837218000779⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.301.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02611096v1</w:t>
+                <w:t xml:space="preserve">hal-02920362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le capital humain : perspectives historiques et cliométriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Diebolt</w:t>
+                <w:t xml:space="preserve">Economic analysis of education in post-war America : new insights from Theodore Schultz and John Kenneth Galbraith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 130 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (1), pp.61-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.301.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1053837218000779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920362v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02611096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning outside the factory : a cliometric reappraisal on the impact of technological change on human capital accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey-Rose Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -890,51 +890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragip Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.521 - 543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1007,51 +1007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.951-970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1070,230 +1070,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation des talents et accumulation de capital humain en France à la fin du XIXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Par-delà le transcendantal et le comparatif. Deux arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragip Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.185-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.124.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00870965v1</w:t>
+                <w:t xml:space="preserve">hal-00906596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par-delà le transcendantal et le comparatif. Deux arguments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Allocation des talents et accumulation de capital humain en France à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.1132-1159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.124.0185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00906596v1</w:t>
+                <w:t xml:space="preserve">halshs-00870965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliométrie et Capital Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.1037-1048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1312,226 +1312,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smith et Condorcet : Deux &amp;quot; libéraux de la liberté &amp;quot; confrontés à la question de l'instruction publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'instruction publique de Condorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cep.058.0041⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (2), pp.281-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.612.0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00870704v1</w:t>
+                <w:t xml:space="preserve">halshs-00752310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'instruction publique de Condorcet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Smith et Condorcet : Deux &amp;quot; libéraux de la liberté &amp;quot; confrontés à la question de l'instruction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 61 (2), pp.281-298. </w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (58), pp.41-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.612.0281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cep.058.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752310v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00870704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des enseignements pratiques et modernes et croissance économique en France et en Prusse à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39, pp.1729-1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1556,51 +1556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un accès équitable à l'enseignement supérieur : Analyse d'une politique éducative d'incitation ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et gestion de l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (20), pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1638,51 +1638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology for the history of economic thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (3), pp.245-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1748,51 +1748,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDUSTRIFEM : Entrepreneuriat industriel féminin en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1849,51 +1849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nineteenth Century Businesswomen. A Retrospective Glance at Women Entrepreneurship.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Cham. Springer Nature Switzerland, 2024, Frontiers in Economic History, 978-3-031-56410-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-56411-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1952,51 +1952,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliometrics and the Concept of Human Capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diebolt, C.; Haupert, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Cliometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.537-562, 2024, </w:t>
@@ -2034,51 +2034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary S. Becker – Le choix rationnel et le capital humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Chevalier; Clotilde Coron; Hugo Gaillard; Ewan Oiry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.92-105, 2024, 9782376879763. </w:t>
@@ -2129,51 +2129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Capital Accumulation in France at the Dawn of the Nineteenth Century : Lessons from the Guizot Inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Diebolt; Auke Rijpma; Sarah Carmichael; Selin Dilli; Charlotte Störmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliometrics of the Family</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.237-259, 2019, 978-3-319-99480-2. </w:t>
@@ -2211,64 +2211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condorcet and Smith : Two Representatives of Liberalism of Liberty?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freedom and Happiness in Economic Thought and Philosophy. From Clash to Reconciliation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.52-66, 2011, 9780415579483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2462,51 +2462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Jrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Chapelain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wilke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-024-00302-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2022.2098951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baijot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.13358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rose Menard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-019-00199-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837218000779" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.301.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Rose Menard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1630461" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01721875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragip Ege" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2014.916734" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Canals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0185" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.612.0281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.31.2006.3.245-252" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04204303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56411-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40458-0_45-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.01.0092" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99480-2_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Chapelain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wilke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-024-00302-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Jrad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2022.2098951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baijot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.13358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rose Menard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-019-00199-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.301.0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837218000779" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Rose Menard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1630461" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01721875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragip Ege" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2014.916734" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Canals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906596v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0185" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.612.0281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.31.2006.3.245-252" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04204303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56411-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40458-0_45-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.01.0092" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99480-2_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>