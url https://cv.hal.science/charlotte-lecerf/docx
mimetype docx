--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -151,51 +151,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555056v1</w:t>
+                <w:t xml:space="preserve">hal-05472945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre logique de financement et insertion des « invisibles » : analyse du décalage entre affichage public et conception d’un dispositif d’aide à la recherche d’emploi</w:t>
               </w:r>
@@ -220,51 +220,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472945v1</w:t>
+                <w:t xml:space="preserve">hal-05555056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -414,165 +414,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’argent dirige le monde ? Ecarts entre prescriptions et réalités d’un dispositif de repérage et d’accompagnement de publics dits « invisibles »</w:t>
+                <w:t xml:space="preserve">Des chercheur.ses d’emploi à « faire bouger » ? Représentations et processus de sélection dans la proposition d’activités physiques au sein du Dispositif D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée D’études des jeunes chercheur·e·s du CERREV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERREV, Apr 2024, CAEN, France. https://cerrev.unicaen.fr/evenement/journee-detudes-des-jeunes-chercheur%C2%B7e%C2%B7s-du-cerrev/</w:t>
+              <w:t xml:space="preserve">Journées d'études Activité physique et santé : la fabrique des (in)égalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie; Institut de Recherches Collaboratives sur l’Activité Physique et la Promotion de la santé; Université de Nimes, Nov 2024, Nimes, France. https://www.unimes.fr/fr/recherche/les-actions/actualites-recherche/journees-d-etudes-activites-physiques-et-inegalites.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555063v1</w:t>
+                <w:t xml:space="preserve">hal-05555081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des chercheur.ses d’emploi à « faire bouger » ? Représentations et processus de sélection dans la proposition d’activités physiques au sein du Dispositif D</w:t>
+                <w:t xml:space="preserve">Questionnements éthiques d’une doctorante CIFRE enquêtant sur un dispositif d’insertion par le « sport »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études Activité physique et santé : la fabrique des (in)égalités sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie; Institut de Recherches Collaboratives sur l’Activité Physique et la Promotion de la santé; Université de Nimes, Nov 2024, Nimes, France. https://www.unimes.fr/fr/recherche/les-actions/actualites-recherche/journees-d-etudes-activites-physiques-et-inegalites.html</w:t>
+              <w:t xml:space="preserve">3ème congrès de la Société Savante de Management du Sport La recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Savante de Management du Sport; Université de Dijon, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555081v1</w:t>
+                <w:t xml:space="preserve">hal-05555083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir les normes pour justifier son existence : le cas d’un dispositif d’aide à la recherche d’emploi</w:t>
               </w:r>
@@ -690,165 +690,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnements éthiques d’une doctorante CIFRE enquêtant sur un dispositif d’insertion par le « sport »</w:t>
+                <w:t xml:space="preserve">L’(in)employabilité des jeunes « invisibles ». Analyse des représentations des professionnels au travers d’un dispositif d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la Société Savante de Management du Sport La recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Savante de Management du Sport; Université de Dijon, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Accompagner les jeunes : représentations et pratiques des professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Jeunesse et de l'Education Populaire; Défenseur Des Droits, May 2024, Paris, France. https://injep.fr/evenement/accompagner-les-jeunes-representations-et-pratiques-des-professionnels/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555083v1</w:t>
+                <w:t xml:space="preserve">hal-05555138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’(in)employabilité des jeunes « invisibles ». Analyse des représentations des professionnels au travers d’un dispositif d’emploi</w:t>
+                <w:t xml:space="preserve">Quand l’argent dirige le monde ? Ecarts entre prescriptions et réalités d’un dispositif de repérage et d’accompagnement de publics dits « invisibles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagner les jeunes : représentations et pratiques des professionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Jeunesse et de l'Education Populaire; Défenseur Des Droits, May 2024, Paris, France. https://injep.fr/evenement/accompagner-les-jeunes-representations-et-pratiques-des-professionnels/</w:t>
+              <w:t xml:space="preserve">Journée D’études des jeunes chercheur·e·s du CERREV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERREV, Apr 2024, CAEN, France. https://cerrev.unicaen.fr/evenement/journee-detudes-des-jeunes-chercheur%C2%B7e%C2%B7s-du-cerrev/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555138v1</w:t>
+                <w:t xml:space="preserve">hal-05555063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1211,51 +1211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472945v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555145v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555145v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>