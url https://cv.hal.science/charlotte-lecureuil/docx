--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -926,265 +926,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal regulation of parental care in insects: a call for exploring vulnerabilities to anthropogenic pollutants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does group living protect offspring from the toxic effects of cadmium ingestion in juvenile earwigs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Heroguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Rouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2025.101451⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.123321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338016v1</w:t>
+                <w:t xml:space="preserve">hal-05267579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does group living protect offspring from the toxic effects of cadmium ingestion in juvenile earwigs?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormonal regulation of parental care in insects: a call for exploring vulnerabilities to anthropogenic pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228, pp.123321. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.101451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2025.101451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267579v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juvenile hormone and maternal egg care in the European earwig (part II): Precocene exposure reduces post-oviposition egg care behaviours</w:t>
               </w:r>
@@ -2393,291 +2393,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+                <w:t xml:space="preserve">Physiological and biochemical responses to thermal stress vary among genotypes in the parasitic wasp Nasonia vitripennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Picolo</w:t>
+                <w:t xml:space="preserve">Erika Beaugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.137. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.103909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1462-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180043v1</w:t>
+                <w:t xml:space="preserve">hal-02280456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and biochemical responses to thermal stress vary among genotypes in the parasitic wasp Nasonia vitripennis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
+                <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Beaugeard</w:t>
+                <w:t xml:space="preserve">Floriane Picolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dedeine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117, pp.103909. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1462-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280456v1</w:t>
+                <w:t xml:space="preserve">hal-02180043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm limitation affects sex allocation in a parasitoid wasp Nasonia vitripennis</w:t>
               </w:r>
@@ -3176,459 +3176,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin exposure affects human and mouse fetal testicular cells</w:t>
+                <w:t xml:space="preserve">Effect of mono-(2-ethylhexyl) phthalate on human and mouse fetal testis: In vitro and in vivo approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tartarin</w:t>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Lehraiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Moison</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (11), pp.3304-3314. </w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 261 (1), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/des264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2012.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776875v1</w:t>
+                <w:t xml:space="preserve">hal-00776675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and Molecular Effect of MEHP Involving LXRa in Human Fetal Testis and Ovary</w:t>
+                <w:t xml:space="preserve">Metformin exposure affects human and mouse fetal testicular cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Muczynski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+                <w:t xml:space="preserve">P. Tartarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Messiaen</w:t>
+                <w:t xml:space="preserve">Emmanuelle Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Justine Guerquin</w:t>
+                <w:t xml:space="preserve">J. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry N'Tumba-Byn</w:t>
+                <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e48266. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (11), pp.3304-3314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/des264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778222v1</w:t>
+                <w:t xml:space="preserve">hal-00776875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mono-(2-ethylhexyl) phthalate on human and mouse fetal testis: In vitro and in vivo approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Cellular and Molecular Effect of MEHP Involving LXRa in Human Fetal Testis and Ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+                <w:t xml:space="preserve">S. Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelali Lehraiki</w:t>
+                <w:t xml:space="preserve">Marie-Justine Guerquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Levacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Moison</w:t>
+                <w:t xml:space="preserve">Thierry N'Tumba-Byn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 261 (1), pp.97-104. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e48266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2012.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776675v1</w:t>
+                <w:t xml:space="preserve">hal-00778222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Effects of Bisphenol A and Diethylstilbestrol on Human, Rat and Mouse Fetal Leydig Cell Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry N'Tumba-Byn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,583 +4378,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferrin overexpression alters testicular function in aged mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dichlorodiphenyltrichloroethane impairs follicle-stimulating hormone receptor-mediated signaling in rat Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fontaine</w:t>
+                <w:t xml:space="preserve">Pascale Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.20523⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (2), pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2006.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686372v1</w:t>
+                <w:t xml:space="preserve">hal-02656053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichlorodiphenyltrichloroethane impairs follicle-stimulating hormone receptor-mediated signaling in rat Sertoli cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Bernard</w:t>
+                <w:t xml:space="preserve">Transferrin overexpression alters testicular function in aged mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Martinat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Crépieux</w:t>
+                <w:t xml:space="preserve">M.-C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Reiter</w:t>
+                <w:t xml:space="preserve">Isabelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (2), pp.158-164. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74 (2), pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2006.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.20523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656053v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signalisation FSH a-t-elle un sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (1), pp.75-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/200723175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wilms tumor gene, Wt1, is required for Sox9 expression and maintenance of tubular architecture in the developing testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuochun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (32), pp.11987-11992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0600994103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5101,51 +5113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333406v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105841" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-025-01999-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05272811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groutsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Verger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-025-02912-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05338016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101451" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05267579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Heroguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Audebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04628023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34063-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03853584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depierrefixe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=maryse rouelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.10.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03845272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cureuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00890-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04033406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03678045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie-Anne Merleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20970-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03177670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13511-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dixneuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Earley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van de Zande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.06.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Juvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Malek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chessa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tartarin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des264" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messiaen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048266" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Lehraiki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Levacher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.03.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire Sabine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas Izabella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Tanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Decourtye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.09.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Maurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20523" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7KRS3Z3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2006.11.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723175" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuochun Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0600994103" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333406v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105841" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-025-01999-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05272811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groutsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Verger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-025-02912-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05267579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Heroguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05338016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Audebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04628023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34063-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03853584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depierrefixe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=maryse rouelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.10.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03845272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cureuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00890-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04033406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03678045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie-Anne Merleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20970-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03177670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13511-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dixneuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Earley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van de Zande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.06.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Juvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Malek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chessa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Lehraiki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Levacher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.03.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tartarin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des264" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messiaen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire Sabine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas Izabella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Tanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Decourtye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.09.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2006.11.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZFWH4LM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686372v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Maurel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20523" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7KRS3Z3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723175" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuochun Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0600994103" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>