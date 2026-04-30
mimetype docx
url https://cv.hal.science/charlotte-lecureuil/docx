--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -662,291 +662,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative reproductive strategies in two cryptic species of the European earwig complex</w:t>
+                <w:t xml:space="preserve">Exposure to a glyphosate-based herbicide does not alter maternal care and offspring quality in the European earwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+                <w:t xml:space="preserve">Julie Groutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-025-01999-9⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (7), pp.1287-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-025-02912-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104663v1</w:t>
+                <w:t xml:space="preserve">hal-05272811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to a glyphosate-based herbicide does not alter maternal care and offspring quality in the European earwig</w:t>
+                <w:t xml:space="preserve">Alternative reproductive strategies in two cryptic species of the European earwig complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Verger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violette Wallart</w:t>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (7), pp.1287-1299. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-025-02912-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-025-01999-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272811v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does group living protect offspring from the toxic effects of cadmium ingestion in juvenile earwigs?</w:t>
               </w:r>
@@ -2393,291 +2393,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and biochemical responses to thermal stress vary among genotypes in the parasitic wasp Nasonia vitripennis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
+                <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Beaugeard</w:t>
+                <w:t xml:space="preserve">Floriane Picolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dedeine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117, pp.103909. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1462-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280456v1</w:t>
+                <w:t xml:space="preserve">hal-02180043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+                <w:t xml:space="preserve">Physiological and biochemical responses to thermal stress vary among genotypes in the parasitic wasp Nasonia vitripennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Picolo</w:t>
+                <w:t xml:space="preserve">Erika Beaugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.137. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.103909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1462-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180043v1</w:t>
+                <w:t xml:space="preserve">hal-02280456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm limitation affects sex allocation in a parasitoid wasp Nasonia vitripennis</w:t>
               </w:r>
@@ -4378,319 +4378,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichlorodiphenyltrichloroethane impairs follicle-stimulating hormone receptor-mediated signaling in rat Sertoli cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferrin overexpression alters testicular function in aged mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bernard</w:t>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Martinat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+                <w:t xml:space="preserve">M.-C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Crépieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Reiter</w:t>
+                <w:t xml:space="preserve">Isabelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74 (2), pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.20523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2006.11.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656053v1</w:t>
+                <w:t xml:space="preserve">hal-00686372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferrin overexpression alters testicular function in aged mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dichlorodiphenyltrichloroethane impairs follicle-stimulating hormone receptor-mediated signaling in rat Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Maurel</w:t>
+                <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fontaine</w:t>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 74 (2), pp.197-206. </w:t>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (2), pp.158-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.20523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2006.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686372v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signalisation FSH a-t-elle un sexe ?</w:t>
               </w:r>
@@ -4728,51 +4728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (1), pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5113,51 +5113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333406v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105841" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-025-01999-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05272811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groutsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Verger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-025-02912-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05267579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Heroguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05338016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Audebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04628023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34063-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03853584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depierrefixe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=maryse rouelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.10.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03845272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cureuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00890-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04033406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03678045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie-Anne Merleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20970-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03177670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13511-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dixneuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Earley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van de Zande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.06.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Juvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Malek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chessa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Lehraiki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Levacher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.03.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tartarin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des264" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messiaen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire Sabine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas Izabella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Tanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Decourtye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.09.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2006.11.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZFWH4LM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686372v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Maurel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20523" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7KRS3Z3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723175" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuochun Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0600994103" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333406v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105841" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05272811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groutsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Verger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-025-02912-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-025-01999-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05267579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Heroguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05338016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Audebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04628023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34063-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03853584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depierrefixe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=maryse rouelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.10.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03845272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cureuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00890-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04033406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03678045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie-Anne Merleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20970-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03177670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13511-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dixneuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Earley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van de Zande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.06.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Juvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Malek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chessa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Lehraiki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Levacher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.03.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tartarin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des264" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messiaen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire Sabine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas Izabella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Tanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Decourtye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.09.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Maurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20523" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7KRS3Z3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2006.11.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZFWH4LM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723175" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuochun Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0600994103" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>