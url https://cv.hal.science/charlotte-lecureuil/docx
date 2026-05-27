--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -398,585 +398,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile hormone and maternal egg care in the European earwig (part I): Manipulation of JH, agonist, and precocene fails to induce the onset of egg care</w:t>
+                <w:t xml:space="preserve">The European earwig: a model species for studying the (early) evolution of social life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Meunier</w:t>
+                <w:t xml:space="preserve">Simon de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 176, pp.105841. </w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (2), pp.177-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2025.105841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00040-024-00985-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333406v1</w:t>
+                <w:t xml:space="preserve">hal-04666215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European earwig: a model species for studying the (early) evolution of social life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to a glyphosate-based herbicide does not alter maternal care and offspring quality in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Honorio</w:t>
+                <w:t xml:space="preserve">Julie Groutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Pasquier</w:t>
+                <w:t xml:space="preserve">Maïlys Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Wever</w:t>
+                <w:t xml:space="preserve">Violette Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (2), pp.177-192. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (7), pp.1287-1299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-024-00985-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-025-02912-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666215v1</w:t>
+                <w:t xml:space="preserve">hal-05272811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to a glyphosate-based herbicide does not alter maternal care and offspring quality in the European earwig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alternative reproductive strategies in two cryptic species of the European earwig complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Groutsch</w:t>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Verger</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Séverine Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-025-02912-w⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-025-01999-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272811v1</w:t>
+                <w:t xml:space="preserve">hal-05104663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative reproductive strategies in two cryptic species of the European earwig complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Juvenile hormone and maternal egg care in the European earwig (part I): Manipulation of JH, agonist, and precocene fails to induce the onset of egg care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.48. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.105841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-025-01999-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2025.105841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104663v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does group living protect offspring from the toxic effects of cadmium ingestion in juvenile earwigs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Heroguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1066,77 +1066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal regulation of parental care in insects: a call for exploring vulnerabilities to anthropogenic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73, pp.101451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1170,103 +1170,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juvenile hormone and maternal egg care in the European earwig (part II): Precocene exposure reduces post-oviposition egg care behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 176, pp.105839. </w:t>
@@ -1304,77 +1304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited effects of a glyphosate-based herbicide on the behaviour and immunity of males from six populations of the European earwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.44205-44217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1402,334 +1402,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cadmium ingestion on reproduction and maternal egg care in the European earwig</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The costs and benefits of maternal egg care in the earwig Forficula pubescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Depierrefixe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Devers</w:t>
+                <w:t xml:space="preserve">N. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">maryse rouelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">C. Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 195, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (1), pp.69-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00040-022-00890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853584v1</w:t>
+                <w:t xml:space="preserve">hal-03845272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The costs and benefits of maternal egg care in the earwig Forficula pubescens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of cadmium ingestion on reproduction and maternal egg care in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mouret</w:t>
+                <w:t xml:space="preserve">Pauline Depierrefixe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lécureuil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">maryse rouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70 (1), pp.69-79. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-022-00890-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845272v1</w:t>
+                <w:t xml:space="preserve">hal-03853584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium does not affect post-hatching maternal care or early offspring development in earwigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (3), pp.399-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,51 +1802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1891,265 +1891,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative genomic approach using mouse and fruit fly data to discover genes involved in testis function in hymenopterans with a focus on Nasonia vitripennis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sublethal exposure to deltamethrin stimulates reproduction and has limited effects on post-hatching maternal care in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-021-01825-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (29), pp.39501-39512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13511-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464437v1</w:t>
+                <w:t xml:space="preserve">hal-03177670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal exposure to deltamethrin stimulates reproduction and has limited effects on post-hatching maternal care in the European earwig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative genomic approach using mouse and fruit fly data to discover genes involved in testis function in hymenopterans with a focus on Nasonia vitripennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eliautout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mauduit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (29), pp.39501-39512. </w:t>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13511-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-021-01825-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177670v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecdysteroids affect female reproductive status and outcome of contest over hosts in the parasitoid wasp Eupelmus vuilleti</w:t>
               </w:r>
@@ -2174,51 +2174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Earley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2269,51 +2269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublethal exposure to deltamethrin impairs maternal egg care in the European earwig Forficula auricularia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie van Meyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 258, pp.127383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2393,291 +2393,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+                <w:t xml:space="preserve">Physiological and biochemical responses to thermal stress vary among genotypes in the parasitic wasp Nasonia vitripennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Picolo</w:t>
+                <w:t xml:space="preserve">Erika Beaugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.137. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.103909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1462-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180043v1</w:t>
+                <w:t xml:space="preserve">hal-02280456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and biochemical responses to thermal stress vary among genotypes in the parasitic wasp Nasonia vitripennis</w:t>
+                <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Beaugeard</w:t>
+                <w:t xml:space="preserve">Floriane Picolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dedeine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117, pp.103909. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1462-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280456v1</w:t>
+                <w:t xml:space="preserve">hal-02180043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm limitation affects sex allocation in a parasitoid wasp Nasonia vitripennis</w:t>
               </w:r>
@@ -2702,51 +2702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (5), pp.853-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3463,51 +3463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and Molecular Effect of MEHP Involving LXRa in Human Fetal Testis and Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3623,51 +3623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3731,51 +3731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPCR activation of Ras and PI3Kc in neutrophils depends on PLCb2/b3 and the RasGEF RasGRP4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Suire Sabine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Anderson E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hyménoptères parasitoïdes Des modèles pour l'étude de l'hypofertilité mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rougière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,51 +3995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPCR activation of Ras and PI3Kγ in neutrophils depends on PLCβ2/β3 and the RasGEF RasGRP4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen E. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 315 (1-2), pp.271-276. </w:t>
@@ -4302,51 +4302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 315 (1-2), pp.271. </w:t>
@@ -4378,349 +4378,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferrin overexpression alters testicular function in aged mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dichlorodiphenyltrichloroethane impairs follicle-stimulating hormone receptor-mediated signaling in rat Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fontaine</w:t>
+                <w:t xml:space="preserve">Pascale Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.20523⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (2), pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2006.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686372v1</w:t>
+                <w:t xml:space="preserve">hal-02656053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichlorodiphenyltrichloroethane impairs follicle-stimulating hormone receptor-mediated signaling in rat Sertoli cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Bernard</w:t>
+                <w:t xml:space="preserve">Transferrin overexpression alters testicular function in aged mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Martinat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Crépieux</w:t>
+                <w:t xml:space="preserve">M.-C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Reiter</w:t>
+                <w:t xml:space="preserve">Isabelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (2), pp.158-164. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74 (2), pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2006.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.20523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656053v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signalisation FSH a-t-elle un sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4728,51 +4728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (1), pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5113,51 +5113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333406v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105841" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05272811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groutsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Verger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-025-02912-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-025-01999-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05267579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Heroguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05338016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Audebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04628023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34063-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03853584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depierrefixe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=maryse rouelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.10.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03845272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cureuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00890-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04033406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03678045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie-Anne Merleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20970-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03177670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13511-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dixneuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Earley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van de Zande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.06.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Juvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Malek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chessa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Lehraiki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Levacher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.03.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tartarin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des264" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messiaen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire Sabine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas Izabella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Tanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Decourtye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.09.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Maurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20523" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7KRS3Z3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2006.11.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZFWH4LM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723175" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuochun Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0600994103" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05272811v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groutsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Verger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-025-02912-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-025-01999-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05267579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Heroguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05338016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Audebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04628023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34063-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03845272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cureuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00890-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03853584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depierrefixe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=maryse rouelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.10.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04033406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03678045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie-Anne Merleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20970-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03177670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13511-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dixneuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Earley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van de Zande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.06.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Juvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Malek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chessa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Lehraiki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Levacher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.03.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tartarin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des264" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messiaen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire Sabine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas Izabella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Tanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Decourtye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.09.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2006.11.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZFWH4LM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686372v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Maurel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20523" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7KRS3Z3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723175" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuochun Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0600994103" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>