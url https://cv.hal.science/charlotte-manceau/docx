--- v0 (2026-04-03)
+++ v1 (2026-05-02)
@@ -75,1585 +75,1585 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empathie et burnout du personnel soignant en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lelorain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Un@. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la fatigue liée au cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2025, S@nté en contextes, 979-10-300-1146-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/santencontextes5.9791030011456.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Parkinson's disease interferes in a couple's life: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Dujardin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1877718X251378090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Parkinson's disease interferes in a couple's life: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Dujardin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.177-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1877718X251378090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the diagnosis of Parkinson's disease and its implications for couple functioning in the early stage: An interpretative phenomenological analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dealing with the diagnosis of Parkinson’s disease and its implications for couple functioning in the early stage: An interpretative phenomenological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brugallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sokolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, PLoS ONE, 19 (2), pp.e0294240. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0294240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0294240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356456v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the diagnosis of Parkinson’s disease and its implications for couple functioning in the early stage: An interpretative phenomenological analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dyadic processes and adjustment of couples experiencing a neurodegenerative disease: a meta-synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gérain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294240⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Health Psychology Review, p.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17437199.2024.2307044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561319v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic processes and adjustment of couples experiencing a neurodegenerative disease: a meta-synthesis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dealing with the diagnosis of Parkinson's disease and its implications for couple functioning in the early stage: An interpretative phenomenological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brugallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sokolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17437199.2024.2307044⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, PLoS ONE, 19 (2), pp.e0294240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484322v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship at the heart of the experience of daughter caregivers of a parent with dementia: An interpretative phenomenological analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The relationship at the heart of the experience of daughter caregivers of a parent with dementia: An interpretative phenomenological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ruyant Belabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Dementia, 23 (2), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.175-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14713012231220223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356491v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couples facing the “honeymoon period” of Parkinson's disease: A qualitative study of dyadic functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brugallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sokolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (2), pp.366-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjhp.12629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship at the heart of the experience of daughter caregivers of a parent with dementia: An interpretative phenomenological analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The relationship at the heart of the experience of daughter caregivers of a parent with dementia: An interpretative phenomenological analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ruyant Belabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (2), pp.175-190. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+              <w:t xml:space="preserve">, 2023, Dementia, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14713012231220223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561325v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Dynamics of Couples Facing Advanced-Stage Parkinson’s Disease: A Dyadic Interpretative Phenomenological Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brugallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sokolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.770334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562125v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couples facing the “honeymoon period” of Parkinson's disease: A qualitative study of dyadic functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relationship Dynamics of Couples Facing Advanced-Stage Parkinson’s Disease: A Dyadic Interpretative Phenomenological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brugallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sokolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Sokolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12629⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.770334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562120v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Dynamics of Couples Facing Advanced-Stage Parkinson’s Disease: A Dyadic Interpretative Phenomenological Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Couples facing the “honeymoon period” of Parkinson's disease: A qualitative study of dyadic functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brugallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sokolowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.366-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.770334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...106 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/santencontextes5.9791030011456.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05251690v1</w:t>
+                <w:t xml:space="preserve">hal-05562120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1671,77 +1671,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“We live two lives separately”: an interpretative phenomenological analysis of spouses’ experience facing Huntington’s disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megane Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Decorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,103 +1796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique conjugale au stade de &amp;quot;lune de miel&amp;quot; de la maladie de Parkinson : une étude qualitative dyadique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brugallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e congrès de la Société française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
@@ -1953,64 +1953,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies neuro-évolutives : vers une approche dyadique du soutien aux personnes malades et leur conjoint·e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e journées doctorales de l'Association francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Picardie Jules Verne, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2035,90 +2035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ajustement du couple au stade de « lune de miel » de la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brugalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336499v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Manceau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawrziczny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Flinois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X251378090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Constant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brugall&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sokolowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294240" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04484322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Deleruyelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2024.2307044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ruyant Belabbas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012231220223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.770334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes5.9791030011456.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Menier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Decorte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flinois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Manceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes5.9791030011456.12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawrziczny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Flinois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X251378090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Constant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brugall&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sokolowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294240" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04484322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Deleruyelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2024.2307044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ruyant Belabbas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012231220223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12629" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.770334" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Menier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Decorte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flinois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>