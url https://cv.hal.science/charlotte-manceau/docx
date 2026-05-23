--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -75,1585 +75,1585 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Parkinson's disease interferes in a couple's life: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1877718X251378090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Parkinson's disease interferes in a couple's life: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1877718X251378090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with the diagnosis of Parkinson's disease and its implications for couple functioning in the early stage: An interpretative phenomenological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brugallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sokolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, PLoS ONE, 19 (2), pp.e0294240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyadic processes and adjustment of couples experiencing a neurodegenerative disease: a meta-synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gérain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Health Psychology Review, p.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17437199.2024.2307044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with the diagnosis of Parkinson’s disease and its implications for couple functioning in the early stage: An interpretative phenomenological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brugallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sokolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0294240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relationship at the heart of the experience of daughter caregivers of a parent with dementia: An interpretative phenomenological analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ruyant Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dementia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dementia, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14713012231220223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couples facing the “honeymoon period” of Parkinson's disease: A qualitative study of dyadic functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brugallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sokolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.366-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relationship at the heart of the experience of daughter caregivers of a parent with dementia: An interpretative phenomenological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ruyant Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dementia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.175-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14713012231220223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship Dynamics of Couples Facing Advanced-Stage Parkinson’s Disease: A Dyadic Interpretative Phenomenological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brugallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sokolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.770334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couples facing the “honeymoon period” of Parkinson's disease: A qualitative study of dyadic functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brugallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sokolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.366-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship Dynamics of Couples Facing Advanced-Stage Parkinson’s Disease: A Dyadic Interpretative Phenomenological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brugallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sokolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.770334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empathie et burnout du personnel soignant en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lelorain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Un@. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre la fatigue liée au cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2025, S@nté en contextes, 979-10-300-1146-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/santencontextes5.9791030011456.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251690v1</w:t>
-              </w:r>
-[...1427 lines deleted...]
-                <w:t xml:space="preserve">hal-05562120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1671,77 +1671,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“We live two lives separately”: an interpretative phenomenological analysis of spouses’ experience facing Huntington’s disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megane Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Decorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,103 +1796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique conjugale au stade de &amp;quot;lune de miel&amp;quot; de la maladie de Parkinson : une étude qualitative dyadique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brugallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e congrès de la Société française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
@@ -1953,64 +1953,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies neuro-évolutives : vers une approche dyadique du soutien aux personnes malades et leur conjoint·e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e journées doctorales de l'Association francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Picardie Jules Verne, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2035,90 +2035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ajustement du couple au stade de « lune de miel » de la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brugalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Manceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes5.9791030011456.12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawrziczny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Flinois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X251378090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Constant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brugall&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sokolowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294240" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04484322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Deleruyelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2024.2307044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ruyant Belabbas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012231220223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12629" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.770334" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Menier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Decorte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flinois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336499v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Manceau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawrziczny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Flinois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X251378090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Constant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brugall&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sokolowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294240" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04484322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Deleruyelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2024.2307044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ruyant Belabbas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012231220223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.770334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes5.9791030011456.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Menier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Decorte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flinois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>