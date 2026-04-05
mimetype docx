--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2737,51 +2737,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54BECA82"/>
+    <w:nsid w:val="EB792AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>