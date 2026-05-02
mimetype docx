--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -149,532 +149,532 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERMER, Ecumes, Perspectives et Basculements Rapport final</w:t>
+                <w:t xml:space="preserve">Sylv'Agora, un jeu de négociation sur les enjeux de transition des socio-écosystèmes forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905607v1</w:t>
-[...301 lines deleted...]
-                <w:t xml:space="preserve">hal-02161236v1</w:t>
+                <w:t xml:space="preserve">hal-05346694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylv'Agora, un jeu de négociation sur les enjeux de transition des socio-écosystèmes forestiers</w:t>
+                <w:t xml:space="preserve">TERMER, Ecumes, Perspectives et Basculements Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LttOcean. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des territoires terre et mer en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LittOcean. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une performance écologique des activités en mer : Quels apprentissages tirer des entreprises maritimes innovantes de la transition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agroparistech. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet IFU, Ilots de Fraicheur Urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathiane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hervé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05346694v1</w:t>
+                <w:t xml:space="preserve">Frederic Bonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1236,77 +1236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane A. L. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26, pp.9--26. </w:t>
@@ -1820,103 +1820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de l’impact des îlots de fraicheur urbains sur le confort du piéton – Application à l’aménagement du quartier de Montaudran à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathiane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tathiane Martins</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t>
@@ -2161,90 +2161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Urban Cool Islands effects for summer season in Toulouse new area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathiane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tathiane Martins</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2737,51 +2737,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB792AB0"/>
+    <w:nsid w:val="99215CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2968,51 +2968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henocque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mosseri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Agin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Provot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahevas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehuta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12255" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040536ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02909817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553132v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kervarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leg&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henocque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mosseri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Agin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Provot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahevas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehuta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12255" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040536ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02909817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553132v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kervarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leg&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>