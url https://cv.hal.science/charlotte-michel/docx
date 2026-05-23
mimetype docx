--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -652,1907 +652,2015 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizing research and decision-making: a path toward sustainability in marine spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controverse sur l’approvisionnement d’une centrale énergétique de biomasse forestière comme révélateur de la diversité des tensions sur l’usage de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Boemare</w:t>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Mosseri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Bresteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d'Histoire naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géoprospective, une rencontre entre géographie et prospective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+                <w:t xml:space="preserve">Laurie Tissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Certain</w:t>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les temps des territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553132v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentation de géoprospective sur les pêches maritimes du golfe de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Pêches et changements globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Halieutique, Jun 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude numérique de l’impact des îlots de fraicheur urbains sur le confort du piéton – Application à l’aménagement du quartier de Montaudran à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathiane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03789807v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoprospective des pêches maritimes dans le golfe de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écosystèmes marins dans tous leurs états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Halieutique, Jul 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoprospective&amp;quot;, governance and stakeholders involvement in fisheries research and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MARE Conference. People and the Sea VIII. Geopolitics of the Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Maritime Research, Jun 2015, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating Urban Cool Islands effects for summer season in Toulouse new area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathiane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A prospective exercise to develop a common vision to support MSP? An experimentation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Kervarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our Coasts: Legacies &amp; Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CZC Canada, 2014, Kalifax, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a quantitative model for participatory geo-foresight: ISIS-Fish and fishing governance in the Bay of Biscay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lehuta</w:t>
+                <w:t xml:space="preserve">Hybridizing research and decision-making: a path toward sustainability in marine spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Agin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...242 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1040536ar⟩</w:t>
-[...380 lines deleted...]
-                <w:t xml:space="preserve">hal-02909817v1</w:t>
+                <w:t xml:space="preserve">hal-03789807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géoprospective, une rencontre entre géographie et prospective ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Using a quantitative model for participatory geo-foresight: ISIS-Fish and fishing governance in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lehuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Les temps des territoires"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01553132v2</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.103231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de géoprospective sur les pêches maritimes du golfe de Gascogne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Raconter l’espace en jouant avec le temps. Exemple d’un exercice participatif de géoprospective des pêches maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Trouillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Pêches et changements globaux"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01571511v1</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 9, n°2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.12255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de l’impact des îlots de fraicheur urbains sur le confort du piéton – Application à l’aménagement du quartier de Montaudran à Toulouse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pêches maritimes, un terrain d'expérimentation de la géoprospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02157302v1</w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prospective territoriale participative, 60 (170), pp.287-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1040536ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoprospective des pêches maritimes dans le golfe de Gascogne</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Urban Cool Island measures on outdoor climate and pedestrian comfort: Simulations for a new district of Toulouse, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathiane A. L. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écosystèmes marins dans tous leurs états</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.9--26. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274398v1</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2016.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoprospective&amp;quot;, governance and stakeholders involvement in fisheries research and management</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelles questions émergentes pour les politiques publiques de biodiversité en France métropolitaine ? Résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARE Conference. People and the Sea VIII. Geopolitics of the Ocean</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01274491v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Urban Cool Islands effects for summer season in Toulouse new area</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’accès aux espaces naturels, agricoles et forestiers : un enjeu pour les particuliers, les communes, les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t>
-[...146 lines deleted...]
-                <w:t xml:space="preserve">hal-01121037v1</w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31, pp.58-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoprospective des pêches maritimes du golfe de Gascogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01553108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2562,114 +2670,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès du public aux espaces naturels, agricoles et forestiers et l'exercice du droit de propriété : des équilibres à gérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [q-bio.OT]. ENGREF (AgroParisTech), 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2737,51 +2845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99215CEE"/>
+    <w:nsid w:val="65BA4712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2968,51 +3076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henocque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mosseri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Agin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Provot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahevas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehuta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12255" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040536ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02909817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553132v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kervarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leg&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henocque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresteaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553132v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kervarec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leg&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mosseri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Agin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Provot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahevas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehuta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12255" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040536ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02909817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>