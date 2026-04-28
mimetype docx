--- v0 (2026-03-17)
+++ v1 (2026-04-28)
@@ -1521,51 +1521,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossi</w:t>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2222,51 +2222,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossi</w:t>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2676,51 +2676,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13E34077"/>
+    <w:nsid w:val="C5C37AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2907,51 +2907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-montcharmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0975-3212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Portelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;torin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-montcharmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0975-3212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Portelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;torin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>