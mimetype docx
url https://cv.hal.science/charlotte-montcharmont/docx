--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -2016,350 +2016,471 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool, méditation de pleine conscience et implémentation d'intention : évaluation (non concluante !) de l'essai contrôlé randomisé ALCOMEDIIT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+                <w:t xml:space="preserve">Exploring Gender Differences in Mathematics: The Mediating Role of Metacognition in Primary Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13éme congrès de l'AFPSA. Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th EARLI SIG 16 “Metacognition and Self-Regulated Learning” Biennial International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219682v1</w:t>
+                <w:t xml:space="preserve">hal-05611904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
+                <w:t xml:space="preserve">Alcool, méditation de pleine conscience et implémentation d'intention : évaluation (non concluante !) de l'essai contrôlé randomisé ALCOMEDIIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13éme congrès de l'AFPSA. Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17493.13288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289782v1</w:t>
+                <w:t xml:space="preserve">hal-05219682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2404,51 +2525,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2458,51 +2579,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive correlates of Food and Alcohol Disturbance: an integrated neuropsychological exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2550,65 +2671,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2676,51 +2797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5C37AC5"/>
+    <w:nsid w:val="256B5587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2907,51 +3028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-montcharmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0975-3212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Portelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;torin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-montcharmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0975-3212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Portelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;torin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourgeois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>