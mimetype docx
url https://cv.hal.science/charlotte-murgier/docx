--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -111,613 +111,673 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plaisirs de la vertu dans les Lois</w:t>
+                <w:t xml:space="preserve">Au-delà de la nature humaine. La nature comme limite dans l'évaluation des plaisirs et des peines chez Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Walmsley, Louise and Delcomminette, Sylvain (eds.). </w:t>
+              <w:t xml:space="preserve">Ulysse Chaintreuil; Alice de Fornel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathos kai Nomos – Le traitement des affections dans les Lois de Platon</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.197-214, 2025, Brill's Plato Studies Series, 978-90-04-72704-5</w:t>
+              <w:t xml:space="preserve">Contre la nature. Nouvelles perspectives sur la normativité naturelle chez Aristote.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.171-200, 2026, Rencontres, 707, 978-2-406-20036-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235018v1</w:t>
+                <w:t xml:space="preserve">hal-05599388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître et aimer la beauté dans l’éducation musicale des livres II-III de la République</w:t>
+                <w:t xml:space="preserve">Flatterie et complaisance. Regards péripatéticiens sur des vices de la vie en société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Balansard. </w:t>
+              <w:t xml:space="preserve">Anne Queyrel Bottineau; Régine Utard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La République de Platon. Livre II et III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.37-61, 2025, 979-10-320-0570-5</w:t>
+              <w:t xml:space="preserve">Flatteries et flatteurs dans les sociétés antiques. Pratiques, acteurs, morales,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.43-57, 2025, Kaïnon-anthropologie de la pensée ancienne, 33, 978-2-40618958-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251505v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir sa vie : critères et conditions de la vie bonne dans la philosophie aristotélicienne</w:t>
+                <w:t xml:space="preserve">Les plaisirs de la vertu dans les Lois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sandrine Alexandre, Haud Gueguen et Olivier Renaut (dir.). </w:t>
+              <w:t xml:space="preserve">Walmsley, Louise and Delcomminette, Sylvain (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie bonne, vulnérabilité, commun(s), schèmes anciens et usages contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.33-53, 2019, 978-2-84016-334-9</w:t>
+              <w:t xml:space="preserve">Pathos kai Nomos – Le traitement des affections dans les Lois de Platon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-214, 2025, Brill's Plato Studies Series, 978-90-04-72704-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941114v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amitié politique dans les Lois de Platon : lecture des pages 693d-697c du livre III</w:t>
+                <w:t xml:space="preserve">Reconnaître et aimer la beauté dans l’éducation musicale des livres II-III de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Jaulin, M. Crubellier, P. Pellegrin (dir.). </w:t>
+              <w:t xml:space="preserve">Anne Balansard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philia-Dikè. Aspects du lien social et politique en Grèce ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.261-276, 2018</w:t>
+              <w:t xml:space="preserve">La République de Platon. Livre II et III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.37-61, 2025, 979-10-320-0570-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580767v1</w:t>
+                <w:t xml:space="preserve">hal-05251505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation du propre dans la théorie aristotélicienne de l’amitié</w:t>
+                <w:t xml:space="preserve">Choisir sa vie : critères et conditions de la vie bonne dans la philosophie aristotélicienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Jaulin, M. Crubellier, P. Pellegrin (dir.),. </w:t>
+              <w:t xml:space="preserve">Sandrine Alexandre, Haud Gueguen et Olivier Renaut (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philia-Dikè. Aspects du lien social et politique en Grèce ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.379-396, 2018</w:t>
+              <w:t xml:space="preserve">Vie bonne, vulnérabilité, commun(s), schèmes anciens et usages contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.33-53, 2019, 978-2-84016-334-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580764v1</w:t>
+                <w:t xml:space="preserve">hal-03941114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyotard et les conceptions grecques du logos</w:t>
+                <w:t xml:space="preserve">L’amitié politique dans les Lois de Platon : lecture des pages 693d-697c du livre III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Enaudeau et F. Fruteau de Laclos (dir.). </w:t>
+              <w:t xml:space="preserve">A. Jaulin, M. Crubellier, P. Pellegrin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyotard et le langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Klinsieck, pp.57-71, 2017</w:t>
+              <w:t xml:space="preserve">Philia-Dikè. Aspects du lien social et politique en Grèce ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.261-276, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580770v1</w:t>
+                <w:t xml:space="preserve">hal-04580767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polemical Arguments about Pleasure. The controversy within and around the Academy</w:t>
+                <w:t xml:space="preserve">La médiation du propre dans la théorie aristotélicienne de l’amitié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sharon Weisser and Naly Thaler (eds.). </w:t>
+              <w:t xml:space="preserve">A. Jaulin, M. Crubellier, P. Pellegrin (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategies of Polemics in Greek and Roman Philosophy</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-92, 2016, Jerusalem Studies in Religion and Culture, 978-90-04-31964-6</w:t>
+              <w:t xml:space="preserve">Philia-Dikè. Aspects du lien social et politique en Grèce ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.379-396, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580470v1</w:t>
+                <w:t xml:space="preserve">hal-04580764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyotard et les conceptions grecques du logos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Murgier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Enaudeau et F. Fruteau de Laclos (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyotard et le langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klinsieck, pp.57-71, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage d’un bien extérieur : richesse et vertu dans l’éthique aristotélicienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -732,775 +792,861 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Richesse et pauvreté chez les philosophes de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.59-83, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polemical Arguments about Pleasure. The controversy within and around the Academy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Murgier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sharon Weisser and Naly Thaler (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategies of Polemics in Greek and Roman Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-92, 2016, Jerusalem Studies in Religion and Culture, 978-90-04-31964-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguïtés de l'oikonomia dans la pensée pratique d'Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ΠΗΓΗ / FONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Economic Thought in Ancient Greece, María del Pilar Montoya, Étienne Helmer (eds.), pp.137-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20318/fons.2023.8129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’amour des richesses fait au caractère, de Platon à Théophraste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.37-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire rire pour faire réfléchir ? Portraits comiques du vice dans les Caractères de Théophraste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître et aimer la beauté dans l’éducation musicale des livres II-III de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon et les plaisirs de la vertu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17, pp.31-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aristote critique de Platon sur la question du bien pratique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15-16, pp.293-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Oikeion and justice in Plato’s Republic”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pègè/Fons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, II</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les plaisirs intellectuels dans le modèle platonicien du plaisir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.167-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La part du propre (oikeion) dans le concept stoïcien d’appropriation (oikeiosis) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action et son objet : le prakton dans l’Éthique à Nicomaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, XXIX (2), pp.41-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1510,670 +1656,752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Benatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12vzo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics and economy in ancient philosophies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam C. D. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 23 (1), pp.3-10, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpec.231.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03961313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;Rêve et imagination : approches antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 159 (4), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la justice chez Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre DESTRÉE, Aristote, Poétique, traduction et édition, Paris, GF-Flammarion, 2021, dans Revue de Métaphysique et de Morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.607-609</w:t>
+              <w:t xml:space="preserve">Avec philosophie, France culture, émission animée par Géraldine Muhlmann, avec A. M. et Charlotte Murgier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940188v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mariska Leunissen From Natural Character to moral virtue in Aristotle. New York, Oxford University Press, 2017, dans Revue Philosophique de Louvain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.13-16</w:t>
+              <w:t xml:space="preserve">Pierre DESTRÉE, Aristote, Poétique, traduction et édition, Paris, GF-Flammarion, 2021, dans Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.607-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940193v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laura Candiotto, Olivier Renaut (ed.), Emotions in Plato, Leiden-Boston : Brill, 2020 (Brill’s Plato studies series, volume 4), Philosophie antique, 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Mariska Leunissen From Natural Character to moral virtue in Aristotle. New York, Oxford University Press, 2017, dans Revue Philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940882v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Murgier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laura Candiotto, Olivier Renaut (ed.), Emotions in Plato, Leiden-Boston : Brill, 2020 (Brill’s Plato studies series, volume 4), Philosophie antique, 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’excellence menacée: sur la philosophie politique d’Aristote, de Pierre Pellegrin, Polis: The Journal for Ancient Greek and Roman Political Thought, 36(3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.569-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2183,98 +2411,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Anthropologies, sous la direction de Mathilde Lequin et Albert Piette, Presses Universitaires de Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2284,188 +2512,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristote et l'âme humaine. Lectures de 'De anima' III offertes à Michel Crubellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gweltaz Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Louguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters Publishers Leuven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9789042940451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthiques en dialogue : Aristote lecteur de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vrin, pp.350, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2475,91 +2703,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction en français de Jed W. Atkins &amp;quot;Espoir et empire dans le Songe de Scipion&amp;quot;, dans Rêve et imagination : approches antiques, Cahiers philosophiques, 159 (4), p. 27-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2569,259 +2797,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire de philosophie hellénistique et romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La personne dans la philosophie hellénistique et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire de philosophie hellénistique et romaine 2017/2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêve et imagination dans la philosophie hellénistique et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2889,51 +3117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A192775"/>
+    <w:nsid w:val="5E677833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3120,51 +3348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-murgier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235018v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/71931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941114v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/33325" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2023.8129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benatou&#239;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam C. D. Peixoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.231.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=1075659&amp;amp;series_number_str=43&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dross" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-murgier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599388v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/71931" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580770v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/33325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2023.8129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benatou&#239;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam C. D. Peixoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.231.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=1075659&amp;amp;series_number_str=43&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>