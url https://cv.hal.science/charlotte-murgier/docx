--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -218,100 +218,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatterie et complaisance. Regards péripatéticiens sur des vices de la vie en société</w:t>
+                <w:t xml:space="preserve">Reconnaître et aimer la beauté dans l’éducation musicale des livres II-III de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Queyrel Bottineau; Régine Utard. </w:t>
+              <w:t xml:space="preserve">Anne Balansard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flatteries et flatteurs dans les sociétés antiques. Pratiques, acteurs, morales,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.43-57, 2025, Kaïnon-anthropologie de la pensée ancienne, 33, 978-2-40618958-9</w:t>
+              <w:t xml:space="preserve">La République de Platon. Livre II et III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.37-61, 2025, 979-10-320-0570-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05599377v1</w:t>
+                <w:t xml:space="preserve">hal-05251505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plaisirs de la vertu dans les Lois</w:t>
               </w:r>
@@ -377,100 +377,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître et aimer la beauté dans l’éducation musicale des livres II-III de la République</w:t>
+                <w:t xml:space="preserve">Flatterie et complaisance. Regards péripatéticiens sur des vices de la vie en société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Balansard. </w:t>
+              <w:t xml:space="preserve">Anne Queyrel Bottineau; Régine Utard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La République de Platon. Livre II et III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.37-61, 2025, 979-10-320-0570-5</w:t>
+              <w:t xml:space="preserve">Flatteries et flatteurs dans les sociétés antiques. Pratiques, acteurs, morales,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.43-57, 2025, Kaïnon-anthropologie de la pensée ancienne, 33, 978-2-40618958-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251505v1</w:t>
+                <w:t xml:space="preserve">hal-05599377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir sa vie : critères et conditions de la vie bonne dans la philosophie aristotélicienne</w:t>
               </w:r>
@@ -1011,234 +1011,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l’amour des richesses fait au caractère, de Platon à Théophraste</w:t>
+                <w:t xml:space="preserve">Reconnaître et aimer la beauté dans l’éducation musicale des livres II-III de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.37-64</w:t>
+              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580257v1</w:t>
+                <w:t xml:space="preserve">hal-04580253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire rire pour faire réfléchir ? Portraits comiques du vice dans les Caractères de Théophraste »</w:t>
+                <w:t xml:space="preserve">Ce que l’amour des richesses fait au caractère, de Platon à Théophraste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23</w:t>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.37-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580254v1</w:t>
+                <w:t xml:space="preserve">hal-04580257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître et aimer la beauté dans l’éducation musicale des livres II-III de la République</w:t>
+                <w:t xml:space="preserve">Faire rire pour faire réfléchir ? Portraits comiques du vice dans les Caractères de Théophraste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580253v1</w:t>
+                <w:t xml:space="preserve">hal-04580254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon et les plaisirs de la vertu</w:t>
               </w:r>
@@ -3117,51 +3117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E677833"/>
+    <w:nsid w:val="ED407F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3348,51 +3348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-murgier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599388v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/71931" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580770v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/33325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2023.8129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benatou&#239;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam C. D. Peixoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.231.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=1075659&amp;amp;series_number_str=43&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-murgier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599388v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/71931" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580770v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/33325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2023.8129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benatou&#239;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam C. D. Peixoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.231.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=1075659&amp;amp;series_number_str=43&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>