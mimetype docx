--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -632,278 +632,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seindé Touré</w:t>
+                <w:t xml:space="preserve">Pseudallicins A–D: Four Complex Ovalicin Derivatives from Pseudallescheria boydii SNB-CN85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.3978-3981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603411v1</w:t>
+                <w:t xml:space="preserve">hal-01590902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudallicins A–D: Four Complex Ovalicin Derivatives from Pseudallescheria boydii SNB-CN85</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+                <w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (15), pp.3978-3981. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (2), pp.384-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590902v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-competitive inhibitor of nucleoside hydrolase from Leishmania donovani identified by fragment-based drug discovery</w:t>
               </w:r>
@@ -1017,377 +1017,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivation of antibiosis in the entomogenous fungus Chrysoporthe sp. SNB-CN74</w:t>
+                <w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68 (9), pp.586-590. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (1), pp.159-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ja.2015.36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368295v1</w:t>
+                <w:t xml:space="preserve">hal-01230555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new isopimarane diterpenoids from the endophytic fungus Xylaria sp. SNB-GTC2501</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivation of antibiosis in the entomogenous fungus Chrysoporthe sp. SNB-CN74</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (31), pp.4596-4598. </w:t>
+              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (9), pp.586-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ja.2015.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368300v1</w:t>
+                <w:t xml:space="preserve">hal-05368295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two new isopimarane diterpenoids from the endophytic fungus Xylaria sp. SNB-GTC2501</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (31), pp.4596-4598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230555v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal agents from Pseudallescheria boydii SNB-CN73 isolated from a Nasutitermes sp. termite.</w:t>
               </w:r>
@@ -1780,51 +1780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger&#8208;pouvreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05368241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Torres Rangel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Alves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Marques Casanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Monteiro Moreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA02382H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nirma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascutti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra15143d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger&#8208;pouvreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05368241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Torres Rangel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Alves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Marques Casanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Monteiro Moreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA02382H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nirma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascutti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra15143d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>