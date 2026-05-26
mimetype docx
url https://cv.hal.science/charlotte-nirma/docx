--- v1 (2026-04-06)
+++ v2 (2026-05-26)
@@ -1017,377 +1017,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t>
+                <w:t xml:space="preserve">Reactivation of antibiosis in the entomogenous fungus Chrysoporthe sp. SNB-CN74</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78 (1), pp.159-162. </w:t>
+              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (9), pp.586-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ja.2015.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230555v1</w:t>
+                <w:t xml:space="preserve">hal-05368295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivation of antibiosis in the entomogenous fungus Chrysoporthe sp. SNB-CN74</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two new isopimarane diterpenoids from the endophytic fungus Xylaria sp. SNB-GTC2501</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68 (9), pp.586-590. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (31), pp.4596-4598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ja.2015.36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368295v1</w:t>
+                <w:t xml:space="preserve">hal-05368300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new isopimarane diterpenoids from the endophytic fungus Xylaria sp. SNB-GTC2501</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (1), pp.159-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.06.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05368300v1</w:t>
+                <w:t xml:space="preserve">hal-01230555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal agents from Pseudallescheria boydii SNB-CN73 isolated from a Nasutitermes sp. termite.</w:t>
               </w:r>
@@ -1780,51 +1780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger&#8208;pouvreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05368241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Torres Rangel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Alves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Marques Casanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Monteiro Moreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA02382H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nirma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascutti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra15143d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger&#8208;pouvreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05368241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Torres Rangel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Alves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Marques Casanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Monteiro Moreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA02382H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nirma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascutti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra15143d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>