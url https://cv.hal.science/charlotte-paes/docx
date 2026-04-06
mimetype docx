--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1119,606 +1119,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into suckling rabbit feeding behaviour: acceptability of different creep feed presentations and attractiveness for sensory feed additives</w:t>
+                <w:t xml:space="preserve">Early Introduction of Solid Feeds: Ingestion Level Matters More Than Prebiotic Supplementation for Shaping Gut Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Paës</w:t>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Duperray</w:t>
+                <w:t xml:space="preserve">Karine Bebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120000038⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science | www.frontiersin.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477946v1</w:t>
+                <w:t xml:space="preserve">hal-02590383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Introduction of Solid Feeds: Ingestion Level Matters More Than Prebiotic Supplementation for Shaping Gut Microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science | www.frontiersin.org</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00261⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.2253-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590383v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data set on early feed intake and growth performances of rabbits fed during the suckling period with pellets differing in diameter or compression rate using a double-choice testing design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+                <w:t xml:space="preserve">François Laperruque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (105196), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into suckling rabbit feeding behaviour: acceptability of different creep feed presentations and attractiveness for sensory feed additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davi Savietto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Paës</w:t>
+                <w:t xml:space="preserve">K. Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cauquil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (11), pp.2253-2261. </w:t>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.1629-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120000038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148098v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1795,90 +1795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of feed intake of the suckling rabbit and evidence of dietary preferences according to pellet physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2668,77 +2668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suckling rabbit digestibility: effect of the age at introduction of a starter feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,51 +2793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of early solid feed ingestion in the nest accelerates the maturation of the rabbits caecal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2912,208 +2912,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03645290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early introduction of solid foods: ingestion level matters more than prebiotics supplementation for shaping the gut microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gohier</w:t>
+                <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paës Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymard Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barilly Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World Congress on Targeting Microbiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Krakow, Poland. p.128</w:t>
+              <w:t xml:space="preserve">CECED 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789996v1</w:t>
+                <w:t xml:space="preserve">hal-02914649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,645 +3122,645 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aranda del Duero, España. 108 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/wrs.2019.11963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
+                <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Barilly Céline</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECED 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914649v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Quantification de l'ingestion d'aliment solide de lapereaux allaités et effets du diamètre et de la dureté des granulés sur leurs préférences alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">digestive disease week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San diego, United States</w:t>
+              <w:t xml:space="preserve">18. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914647v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de l'ingestion d'aliment solide de lapereaux allaités et effets du diamètre et de la dureté des granulés sur leurs préférences alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">digestive disease week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890935v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Early introduction of solid foods: ingestion level matters more than prebiotics supplementation for shaping the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. World Congress on Targeting Microbiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Krakow, Poland. p.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884240v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of early feed intake : does suckling rabbit have pellet preferences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3802,51 +3802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes sur les pratiques d’élevage en relation avec la lipolyse du lait de vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubérie Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,51 +3998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nguyenvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Riols De Fonclare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4286,51 +4286,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7327B501"/>
+    <w:nsid w:val="98DE6508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4517,51 +4517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-paes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4099-513X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249093804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2026.105047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tormo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daveran-Mingot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116813" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gohier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Renouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taussat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Poulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Semaoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nguyenvan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Riols De Fonclare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2jqn-jw82" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04193302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-paes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4099-513X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249093804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2026.105047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tormo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daveran-Mingot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116813" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gohier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Renouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taussat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Poulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Semaoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nguyenvan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Riols De Fonclare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2jqn-jw82" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04193302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>