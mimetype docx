--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1955,359 +1955,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the use of an indigenous starter on microbial community structuring and aromatic profile of Rocamadour PDO cheese.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Abi Khalil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Mourez</w:t>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 eme colloque Club des bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CBL, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754393v1</w:t>
+                <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+                <w:t xml:space="preserve">Impact of the use of an indigenous starter on microbial community structuring and aromatic profile of Rocamadour PDO cheese.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+                <w:t xml:space="preserve">Reine Abi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tormo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">24 eme colloque Club des bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBL, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661447v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
@@ -2461,51 +2461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation précoce du microbiote intestinal et des fonctionnalités digestives en poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2912,286 +2912,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03645290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paës Charlotte</w:t>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barilly Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECED 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aranda del Duero, España. 108 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2019.11963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914649v1</w:t>
+                <w:t xml:space="preserve">hal-02734802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
+                <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paës Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Despeyroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Aymard Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barilly Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CECED 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734802v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
               </w:r>
@@ -4286,51 +4286,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98DE6508"/>
+    <w:nsid w:val="AF3ED868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4517,51 +4517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-paes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4099-513X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249093804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2026.105047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tormo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daveran-Mingot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116813" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gohier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Renouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taussat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Poulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Semaoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nguyenvan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Riols De Fonclare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2jqn-jw82" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04193302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-paes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4099-513X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249093804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2026.105047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tormo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daveran-Mingot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116813" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gohier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Renouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taussat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Poulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Semaoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nguyenvan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Riols De Fonclare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2jqn-jw82" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04193302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>