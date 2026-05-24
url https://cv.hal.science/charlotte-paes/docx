--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -684,50 +684,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1119,606 +1123,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Introduction of Solid Feeds: Ingestion Level Matters More Than Prebiotic Supplementation for Shaping Gut Microbiota</w:t>
+                <w:t xml:space="preserve">Insights into suckling rabbit feeding behaviour: acceptability of different creep feed presentations and attractiveness for sensory feed additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">C. Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bebin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science | www.frontiersin.org</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00261⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.1629-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120000038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590383v1</w:t>
+                <w:t xml:space="preserve">hal-02477946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Introduction of Solid Feeds: Ingestion Level Matters More Than Prebiotic Supplementation for Shaping Gut Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science | www.frontiersin.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148098v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data set on early feed intake and growth performances of rabbits fed during the suckling period with pellets differing in diameter or compression rate using a double-choice testing design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+                <w:t xml:space="preserve">C. Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Laperruque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105196⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.2253-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02796662v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into suckling rabbit feeding behaviour: acceptability of different creep feed presentations and attractiveness for sensory feed additives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data set on early feed intake and growth performances of rabbits fed during the suckling period with pellets differing in diameter or compression rate using a double-choice testing design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bébin</w:t>
+                <w:t xml:space="preserve">François Laperruque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duperray</w:t>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (8), pp.1629-1637. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (105196), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731120000038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02477946v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1795,90 +1799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of feed intake of the suckling rabbit and evidence of dietary preferences according to pellet physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2362,51 +2366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2668,77 +2672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suckling rabbit digestibility: effect of the age at introduction of a starter feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,51 +2797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of early solid feed ingestion in the nest accelerates the maturation of the rabbits caecal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,64 +2922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3302,77 +3306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'ingestion d'aliment solide de lapereaux allaités et effets du diamètre et de la dureté des granulés sur leurs préférences alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3440,90 +3444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">digestive disease week 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, San diego, United States</w:t>
@@ -3552,90 +3556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early introduction of solid foods: ingestion level matters more than prebiotics supplementation for shaping the gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3677,90 +3681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of early feed intake : does suckling rabbit have pellet preferences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3802,51 +3806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes sur les pratiques d’élevage en relation avec la lipolyse du lait de vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubérie Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,51 +4002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nguyenvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Riols De Fonclare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4286,51 +4290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF3ED868"/>
+    <w:nsid w:val="11CA70DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4517,51 +4521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-paes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4099-513X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249093804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2026.105047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tormo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daveran-Mingot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116813" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gohier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Renouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taussat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Poulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Semaoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nguyenvan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Riols De Fonclare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2jqn-jw82" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04193302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-paes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4099-513X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249093804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2026.105047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tormo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daveran-Mingot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116813" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gohier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04754393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Renouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taussat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Poulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Semaoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nguyenvan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Riols De Fonclare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2jqn-jw82" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04193302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>