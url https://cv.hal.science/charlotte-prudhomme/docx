--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -508,2522 +508,314 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
-[...2206 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary systems archive the chronology of landscape evolution in the developing Okavango Rift Zone in southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomy Vainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Garzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Ben Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04724592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnemental characterisation og Greenland Interstadial 2 by combining high resolution molluscan records and radiocarbon dating of earthworm calcite granules and mollusk shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI ème congrès de l'Inqua 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inqua, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3033,164 +825,2372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nussloch: 30 years of multidisciplinary research to establish a European reference loess sequence for the last glacial period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Zöller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Löscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Hambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johannes Gutenberg-Universität. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LoessFest 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability in geochemical weathering indices in loess over the last full glacial cycle at Karamaidan, central Asia (Tajikistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Scardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi K. Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lezzerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2024.1347910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronology of Sedimentation and Landscape Evolution in the Okavango Rift Zone, a Developing Young Rift in Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garzanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ben Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (8), pp.e2023JF007554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023jf007554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepiolite as a multifactorial indicator of paleoenvironments in the Chobe Enclave (northern Botswana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuto Mokatse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomy Vainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisha Shemang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 454, pp.106459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2023.106459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do dust sinks tell us about their sources and past environmental dynamics? A case study for oxygen isotope stages 3-2 in the Middle Rhine Valley, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vinnepand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Hambach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Jöris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol-Ann Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.163-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egqsj-72-163-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04187888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millennial-timescale quantitative estimates of climate dynamics in central Europe from earthworm calcite granules in loess deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Jöris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Gromov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vinnepand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00595-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millennial-scale terrestrial ecosystem responses to Upper Pleistocene climatic changes: 4D-reconstruction of the Schwalbenberg Loess-Palaeosol-Sequence (Middle Rhine Valley, Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Jöris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Fitzsimmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vinnepand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.104913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central Asian modulation of Northern Hemisphere moisture transfer over the Late Cenozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Scardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vonhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Nigmatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00173-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paired 10 Be sampling of polished bedrock and erratic boulders to improve dating of glacial landforms: an example from the Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (5), pp.1168 - 1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102683v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution quantification of earthworm calcite granules from western European loess sequences reveals stadial-interstadial climatic variability during the Last Glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">δ 13 C signal of earthworm calcite granules: A new proxy for palaeoprecipitation reconstructions during the Last Glacial in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.158 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approaches and challenges to the study of loess—Introduction to the LoessFest Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall Schaetzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arthur Bettis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onn Crouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Fitzsimmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grimley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (3), pp.563-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2018.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of Last Glacial climate variability in west-European loess revealed by radiocarbon dating of fossil earthworm granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (24), pp.6209-6214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1614751114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeotemperature reconstruction during the Last Glacial from δ 18 O of earthworm calcite granules from Nussloch loess sequence, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.02.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earthworm calcite granules: a new tracker of millennial-timescale environmental changes in Last Glacial loess deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (6), pp.529 - 536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les biosphéroïdes calcitiques de vers de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.5 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved discrimination of subglacial and periglacial erosion using 10Be concentration measurements in subglacial and supraglacial sediment load of the Bossons glacier (Mont Blanc massif, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622341v1</w:t>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (9), pp.1202-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3260,51 +3260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Nowatzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
@@ -3365,51 +3365,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les granules de calcite de vers de terre, un support innovent pour la reconstitution du paléoclimat du Dernier Glaciaire en milieu loessique européen : application à l'étude des interactions Homme-environnement au Paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA01H134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3468,51 +3468,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie glaciaire et nucléides cosmogéniques : qu'est-ce que l'on date ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géomorphologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3699,51 +3699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verrecchia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Dave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04909215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vainer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Dor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jf007554" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aquino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scardia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi K. Dave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lezzerini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1347910" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuto Mokatse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomy Vainer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Shemang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2023.106459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vinnepand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hambach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J&#246;ris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-72-163-2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gromov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00595-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Fitzsimmons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104913" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Nigmatova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00173-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102683v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4790" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Schaetzl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arthur Bettis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onn Crouvi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.11.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLQFD2G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614751114" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3713" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRCX50H0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huguenard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2797" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GZ14R8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Turpin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3269" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmidt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Ben Dor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pastore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Z&#246;ller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred L&#246;scher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Nowatzki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04043145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00950048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verrecchia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Dave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomy Vainer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Ben Dor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pastore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Z&#246;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred L&#246;scher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hambach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aquino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scardia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi K. Dave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lezzerini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1347910" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04909215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vainer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzanti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Dor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jf007554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuto Mokatse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Shemang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2023.106459" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vinnepand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J&#246;ris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-72-163-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gromov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00595-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Fitzsimmons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104913" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Nigmatova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00173-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102683v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4790" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.11.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLQFD2G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Schaetzl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arthur Bettis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onn Crouvi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614751114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huguenard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2797" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GZ14R8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Turpin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3269" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3713" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRCX50H0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Nowatzki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04043145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00950048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>