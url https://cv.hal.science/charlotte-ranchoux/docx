--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1157,217 +1157,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur perçue des outils de communication interne : implications théoriques et managériales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valeur d’usage d’un média de communication interne : proposition d’un construit et exemples d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’Association Information &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499748v1</w:t>
+                <w:t xml:space="preserve">hal-02499751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur d’usage d’un média de communication interne : proposition d’un construit et exemples d’analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valeur perçue des outils de communication interne : implications théoriques et managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’Association Information &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499751v1</w:t>
+                <w:t xml:space="preserve">hal-02499748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participer, pour quoi faire ? Objectifs et effets associés à la mise en place d’une démarche participative, le point de vue des salariés sollicités</w:t>
               </w:r>
@@ -1853,51 +1853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F35F4F9"/>
+    <w:nsid w:val="987E7EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2084,51 +2084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-ranchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9212-9298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Elgaa&#239;ed-Gambier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115585307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04100301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kaddar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;choux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benaroya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-ranchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9212-9298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Elgaa&#239;ed-Gambier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115585307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04100301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kaddar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;choux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benaroya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>