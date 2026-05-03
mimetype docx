--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -376,260 +376,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence entre les publicités et la réalité : Comprendre la perception du décalage communicationnel et ses effets sur la marque</w:t>
+                <w:t xml:space="preserve">La marque employeur peut-elle suffire à attirer et fidéliser les salariés dans un contexte transfrontalier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Desbois</w:t>
+                <w:t xml:space="preserve">Bruno Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Préchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès international de l'afm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche sur le marketing des Ressources Humaines : Expérience client, réputation, communication : quel rôle pour le collaborateur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française du marketing (AFM), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100301v1</w:t>
+                <w:t xml:space="preserve">hal-04571438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque employeur peut-elle suffire à attirer et fidéliser les salariés dans un contexte transfrontalier ?</w:t>
+                <w:t xml:space="preserve">Cohérence entre les publicités et la réalité : Comprendre la perception du décalage communicationnel et ses effets sur la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Kaddar</w:t>
+                <w:t xml:space="preserve">Morgane Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Préchoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
+                <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche sur le marketing des Ressources Humaines : Expérience client, réputation, communication : quel rôle pour le collaborateur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française du marketing (AFM), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">39ème congrès international de l'afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571438v1</w:t>
+                <w:t xml:space="preserve">hal-04100301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés de recrutement des organisations françaises en contexte transfrontalier : la marque employeur peut-elle suffire à faire face à la concurrence salariale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Préchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1853,51 +1853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="987E7EED"/>
+    <w:nsid w:val="C88B34BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2084,51 +2084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-ranchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9212-9298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Elgaa&#239;ed-Gambier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115585307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04100301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kaddar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;choux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benaroya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-ranchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9212-9298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Elgaa&#239;ed-Gambier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115585307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kaddar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;choux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04100301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benaroya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>