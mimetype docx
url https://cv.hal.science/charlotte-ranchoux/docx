--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1853,51 +1853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C88B34BC"/>
+    <w:nsid w:val="5E02D49F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>