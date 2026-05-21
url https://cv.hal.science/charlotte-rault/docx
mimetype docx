--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -72,371 +72,602 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants and migrations on the island of Ireland before and after Brexit: how soft is the Irish border? (Chapter 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Andreea Macovei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Julie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bairbre Ni Chiosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mianowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration in Irish society and literature 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.97-137, 2026, 9783032104168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration européenne de l’Irlande : d’une aspiration collective à des projets individuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compositions et recompositions du lien social en Irlande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.181-196, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.8366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux juridiques du principe de &amp;quot;non-diminution des droits&amp;quot; en Irlande du nord et leurs conséquences sur l'avenir constitutionnel de l'Irlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (1), pp.125-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/144cv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooling, Gaining or Losing Sovereignty? Conflicting Definitions of Irish Sovereignty in the Political Discourse on European Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISE - Review of Irish Studies in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (2), pp.108-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32803/rise.v3i2.2407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irlande : Identité et interculturalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bairbre Ní Chiosáin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miroirs : Revue des civilisations anglophone, ibérique et ibéro-américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix du citoyen irlandais dans le processus d'intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30, pp.125 - 139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/irlan.2005.3021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -446,206 +677,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ireland and Human Rights: Idealism and pragmatism, discourse and realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Violaine Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bairbre Ní Chiosáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité et interculturalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bairbre Ní Chiosáin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miroirs : Revue des civilisations anglophone, ibérique et ibéro-américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -655,804 +886,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Common Travel Area, a Common Migration Policy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bairbre Ní Chiosáin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Andreea Macovei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hospitalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFEIR (Société française d'études irlandaises), Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Common Travel Area: A transnational Arrangement and the Challenges of Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bairbre Ní Chiosáin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Andreea Macovei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ireland: Transnational Networks of Migration and Belonging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Conference for Irish Studies, Jun 2023, San José, CA, United States</w:t>
+              <w:t xml:space="preserve">, American Conference for Irish Studies, Jun 2023, San José (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Anti-Marketeers to Brexiters and Irexiters. 50 Years of Eurosceptic Networking Between Britain and Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social movements and networks of organisations in the British and Irish Isles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">British Immigration Policy, the Frictionless Border and their Implications for the Free Movement of People on the Island of Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bairbre Ní Chiosáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroscepticism and Human Rights in the United Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rights on the Island of Ireland: the Case for Unity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ireland and Human Rights: Discourse and Reality At Home and Abroad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS EIRE, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Irish Cross-Border Region: a Case in Point in the Early EU Regional Policy (1973-1988)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ireland: borders/bridges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Conference for Irish Studies, Nov 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exception irlandaise et l'émergence de la politique régionale européenne : le cas de la région transfrontalière (1973-1988)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Exception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAES, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731362v1</w:t>
-              </w:r>
-[...108 lines deleted...]
-                <w:t xml:space="preserve">hal-04836731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débats politiques autour de l'intégration européenne en Irlande (1948-2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de caen, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005CAEN1438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04836710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1599,51 +1720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144cv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v3i2.2407" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638947v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairbre N&#237; Chios&#225;in" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/irlan.2005.3021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851425v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Louvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04860101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731331v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Macovei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.8366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04836710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN1438" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Macovei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julie Rault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairbre Ni Chiosan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mianowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836731v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.8366" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144cv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v3i2.2407" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairbre N&#237; Chios&#225;in" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731294v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/irlan.2005.3021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Louvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04860101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04731362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04836710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN1438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>