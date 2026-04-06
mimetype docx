--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -424,291 +424,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural syndrome between boldness and aggressiveness and link with reproductive success in a wild bird population</w:t>
+                <w:t xml:space="preserve">Solving the conundrum of intra‐specific variation in metabolic rate: A multidisciplinary conceptual and methodological toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Tamin</w:t>
+                <w:t xml:space="preserve">Neil B. Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Morinay</w:t>
+                <w:t xml:space="preserve">Jakob Bellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Récapet</w:t>
+                <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Doligez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre U. Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.12.011⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (6), 2300026 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.202300026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144600v1</w:t>
+                <w:t xml:space="preserve">hal-04204033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the conundrum of intra‐specific variation in metabolic rate: A multidisciplinary conceptual and methodological toolkit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioural syndrome between boldness and aggressiveness and link with reproductive success in a wild bird population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Bellman</w:t>
+                <w:t xml:space="preserve">Thibault Tamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bize</w:t>
+                <w:t xml:space="preserve">Jennifer Morinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre U. Blier</w:t>
+                <w:t xml:space="preserve">Marion Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Crespel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blandine Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45 (6), 2300026 (14p.). </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bies.202300026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204033v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cytidine Deaminase APOBEC3G Contributes to Cancer Mutagenesis and Clonal Evolution in Bladder Cancer</w:t>
               </w:r>
@@ -1239,64 +1239,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Arrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 189 (2), pp.283-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1343,64 +1343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food availability modulates differences in parental effort between dispersing and philopatric birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Doligez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (3), pp.688 - 697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1428,421 +1428,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food supplementation mitigates dispersal-dependent differences in nest defence in a passerine bird</w:t>
+                <w:t xml:space="preserve">Differences in the oxidative balance of dispersing and non-dispersing individuals: an experimental approach in a passerine bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Daniel</w:t>
+                <w:t xml:space="preserve">Alexandre Zahariev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Taroni</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0097⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-016-0697-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802611v1</w:t>
+                <w:t xml:space="preserve">hal-01342953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective disappearance of individuals with high levels of glycated haemoglobin in a free-living bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Sibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the oxidative balance of dispersing and non-dispersing individuals: an experimental approach in a passerine bird</w:t>
+                <w:t xml:space="preserve">Food supplementation mitigates dispersal-dependent differences in nest defence in a passerine bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Arrivé</w:t>
+                <w:t xml:space="preserve">Grégory Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Criscuolo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joëlle Taroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.125. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-016-0697-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342953v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Potential Role for Parasites in the Maintenance of Color Polymorphism in Urban Birds</w:t>
               </w:r>
@@ -2458,165 +2458,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the metabolic basis of life-history tradeoffs and its impacts on evolution</w:t>
+                <w:t xml:space="preserve">Investigating potential causes of mortality at sea in Atlantic salmon through a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">External Seminars Marine Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Newport, Ireland</w:t>
+              <w:t xml:space="preserve">International Symposium of Dynamic Energy Budget theory for metabolic organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464941v1</w:t>
+                <w:t xml:space="preserve">hal-02464960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating potential causes of mortality at sea in Atlantic salmon through a simulation study</w:t>
+                <w:t xml:space="preserve">Modelling the metabolic basis of life-history tradeoffs and its impacts on evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Dynamic Energy Budget theory for metabolic organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">External Seminars Marine Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Newport, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464960v1</w:t>
+                <w:t xml:space="preserve">hal-02464941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic modelling approaches to the metabolic basis of life-history tradeoffs</w:t>
               </w:r>
@@ -3597,51 +3597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E98FE79D"/>
+    <w:nsid w:val="EDBA1075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3828,51 +3828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-recapet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5414-8412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191757284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debelgarric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tamin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morinay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Germain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.12.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Newhall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Khani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamont Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-2912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Mari&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hurford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coad013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Esteve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952765" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-019-01211-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daniel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Taroni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cauchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0697-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Blumstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01691.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77858DF0C06DDEAEAC9A4814C61039DB87C805F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02459592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465767v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10272" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-recapet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5414-8412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191757284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debelgarric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morinay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.12.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Newhall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Khani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamont Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-2912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Mari&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hurford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coad013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Esteve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952765" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-019-01211-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0697-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cauchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0243" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Taroni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0097" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Blumstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01691.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77858DF0C06DDEAEAC9A4814C61039DB87C805F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02459592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465767v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10272" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>