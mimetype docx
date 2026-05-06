--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1428,421 +1428,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the oxidative balance of dispersing and non-dispersing individuals: an experimental approach in a passerine bird</w:t>
+                <w:t xml:space="preserve">Selective disappearance of individuals with high levels of glycated haemoglobin in a free-living bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zahariev</w:t>
+                <w:t xml:space="preserve">Adélaïde Sibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-016-0697-x⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342953v1</w:t>
+                <w:t xml:space="preserve">hal-01802666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective disappearance of individuals with high levels of glycated haemoglobin in a free-living bird</w:t>
+                <w:t xml:space="preserve">Food supplementation mitigates dispersal-dependent differences in nest defence in a passerine bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Sibeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Cauchard</w:t>
+                <w:t xml:space="preserve">Joëlle Taroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Doligez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0243⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802666v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food supplementation mitigates dispersal-dependent differences in nest defence in a passerine bird</w:t>
+                <w:t xml:space="preserve">Differences in the oxidative balance of dispersing and non-dispersing individuals: an experimental approach in a passerine bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zahariev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Daniel</w:t>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Arrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Taroni</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (5), </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-016-0697-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802611v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Potential Role for Parasites in the Maintenance of Color Polymorphism in Urban Birds</w:t>
               </w:r>
@@ -2458,165 +2458,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating potential causes of mortality at sea in Atlantic salmon through a simulation study</w:t>
+                <w:t xml:space="preserve">Modelling the metabolic basis of life-history tradeoffs and its impacts on evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Dynamic Energy Budget theory for metabolic organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">External Seminars Marine Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Newport, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464960v1</w:t>
+                <w:t xml:space="preserve">hal-02464941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the metabolic basis of life-history tradeoffs and its impacts on evolution</w:t>
+                <w:t xml:space="preserve">Investigating potential causes of mortality at sea in Atlantic salmon through a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Récapet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">External Seminars Marine Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Newport, Ireland</w:t>
+              <w:t xml:space="preserve">International Symposium of Dynamic Energy Budget theory for metabolic organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464941v1</w:t>
+                <w:t xml:space="preserve">hal-02464960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic modelling approaches to the metabolic basis of life-history tradeoffs</w:t>
               </w:r>
@@ -3597,51 +3597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDBA1075"/>
+    <w:nsid w:val="9F7A99C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3828,51 +3828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-recapet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5414-8412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191757284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debelgarric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morinay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.12.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Newhall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Khani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamont Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-2912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Mari&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hurford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coad013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Esteve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952765" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-019-01211-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0697-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cauchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0243" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Taroni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0097" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Blumstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01691.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77858DF0C06DDEAEAC9A4814C61039DB87C805F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02459592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465767v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10272" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-recapet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5414-8412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191757284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debelgarric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morinay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.12.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Newhall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Khani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamont Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-2912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Mari&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hurford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coad013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Esteve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952765" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-019-01211-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cauchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daniel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Taroni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0697-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Blumstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01691.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77858DF0C06DDEAEAC9A4814C61039DB87C805F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02459592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465767v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10272" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>