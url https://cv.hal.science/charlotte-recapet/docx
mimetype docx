--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,3542 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3491 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charlotte Récapet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charlotte-recapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5414-8412</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191757284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wYjX-E4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring physiological constraints on life-history traits using Dynamic Energy Budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Debelgarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 501, pp.110993. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From formulae, via models to theories: Dynamic Energy Budget theory illustrates requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan A.L.M. Kooijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kearney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Marn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tânia Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.110869. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the conundrum of intra‐specific variation in metabolic rate: A multidisciplinary conceptual and methodological toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil B. Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Bellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre U. Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEssays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (6), 2300026 (14p.). </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bies.202300026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural syndrome between boldness and aggressiveness and link with reproductive success in a wild bird population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Morinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cytidine Deaminase APOBEC3G Contributes to Cancer Mutagenesis and Clonal Evolution in Bladder Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Newhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamont Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (4), pp.506-520. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-22-2912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource and seasonality drive interspecific variability in simulations from a dynamic energy budget model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joany Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne C Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Hurford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/conphys/coad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integument carotenoid-based colouration reflects contamination to perfluoroalkyl substances, but not mercury, in arctic black-legged kittiwakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ove Bustnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Wing Gabrielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.952765. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.952765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of spawning acts by a semelparous fish and its associated energetic costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant capacity is repeatable across years but does not consistently correlate with a marker of peroxidation in a free-living passerine bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arrivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189 (2), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00360-019-01211-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food availability modulates differences in parental effort between dispersing and philopatric birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.688 - 697. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arx017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective disappearance of individuals with high levels of glycated haemoglobin in a free-living bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Sibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2016.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food supplementation mitigates dispersal-dependent differences in nest defence in a passerine bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2016.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the oxidative balance of dispersing and non-dispersing individuals: an experimental approach in a passerine bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zahariev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arrivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.125. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-016-0697-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Potential Role for Parasites in the Maintenance of Color Polymorphism in Urban Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 173 (3), pp.1089-1099. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-013-2663-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eumelanin-based colouration reflects local survival of juvenile feral pigeons in an urban pigeon house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (6), pp.583 - 590. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2013.00087.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanin-Based Coloration Reflects Alternative Strategies to Cope with Food Limitation in Pigeons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (4), pp.907-915. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/ars055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Arousal: The Addition of Novel Non-linearities Increases Responsiveness in Marmot Alarm Calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Blumstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115 (11), pp.1074 - 1081. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0310.2009.01691.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on salmonids population : use of the Dynamic Energy Budget model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Debelgarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoWPaS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Saint Etienne de Baigorry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the metabolic basis of life-history tradeoffs and its impacts on evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">External Seminars Marine Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Newport, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating potential causes of mortality at sea in Atlantic salmon through a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Dynamic Energy Budget theory for metabolic organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling approaches to the metabolic basis of life-history tradeoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">External seminars Norwegian Institute of Nature Research (NINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling metabolism to test alternative hypotheses on intraspecific life-history variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque d'Ecophysiologie Animale (CEPA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic basis of life-history tradeoffs: empirical and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilhelminenberg Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the energetic basis of life-history variation in Atlantic salmon and brown trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowpas International Workshop of PhD and Post-doctoral fellows on Anadromous Salmonids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Oulanka, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing poorly or doing differently? An evolutionary view on individual quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference in Animal Ecophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different energy budget models for precocious maturation in Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Dynamic energy budget theory for metabolic organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of spawning acts by a semelparous fish and its associated energetic costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Confinement on Body Mass and Site Fidelity of Feral Pigeons during the Setting-up of Pigeon Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ecology. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping the balance ? : Management of oxidative stress, body mass and reproduction under energetic constraints by dispersing and philopatric collared flycatchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Récapet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Claude Bernard - Lyon I; Université de Lausanne, 2015. English. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015LYO10272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01282795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3597,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F7A99C5"/>
+    <w:nsid w:val="2EBFC19A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3828,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-recapet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5414-8412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191757284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debelgarric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morinay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.12.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Newhall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Khani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamont Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-2912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Mari&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hurford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coad013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Esteve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952765" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-019-01211-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cauchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daniel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Taroni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0697-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Blumstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01691.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77858DF0C06DDEAEAC9A4814C61039DB87C805F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02459592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465767v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10272" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-recapet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5414-8412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191757284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wYjX-E4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debelgarric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110993" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tamin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morinay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Germain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.12.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Newhall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Khani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamont Barlow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-2912" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Mari&#241;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hurford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coad013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Esteve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-019-01211-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cauchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0243" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Taroni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0697-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Blumstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01691.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77858DF0C06DDEAEAC9A4814C61039DB87C805F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02464960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02459592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02465812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10272" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>