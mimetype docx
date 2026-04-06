--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -195,105 +195,105 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour reception(s): The Narrative of the Exhibition “Colour Revolution: Victorian Art, Fashion and Design” (Ashmolean Museum, Oxford, 21 September 2023-18 February 2024)</w:t>
+                <w:t xml:space="preserve">Colour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36, </w:t>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 Automne, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120ml⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/132r0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316327v1</w:t>
+                <w:t xml:space="preserve">hal-05316333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour Translation and Aniline Exchanges in the Early History of Japonisme</w:t>
               </w:r>
@@ -355,105 +355,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour</w:t>
+                <w:t xml:space="preserve">Colour reception(s): The Narrative of the Exhibition “Colour Revolution: Victorian Art, Fashion and Design” (Ashmolean Museum, Oxford, 21 September 2023-18 February 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 100 Automne, </w:t>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/132r0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/120ml⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316333v1</w:t>
+                <w:t xml:space="preserve">hal-05316327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading the Colours of Victorian Interiors: The Poetic Home Revisited</w:t>
               </w:r>
@@ -2865,402 +2865,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects in Focus: Fin-de-siècle Tanagras</w:t>
+                <w:t xml:space="preserve">‘The Gothic school of colour’: Reviving the Hues of the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colour Revolution: Victorian Art, Fashion and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ashmolean Museum Publications, 2023, 978-1_910807-57-6</w:t>
+              <w:t xml:space="preserve">, Ashmolean Museum, 2023, 978-1_910807-57-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421193v1</w:t>
+                <w:t xml:space="preserve">hal-05421164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour for Colour's Sake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano M. Evangelista</w:t>
+                <w:t xml:space="preserve">The Age of Colour&amp;quot; : Victorian Britain (1837-1901)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Winterbottom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Ribeyrol; Matthew Winterbottom; Madeline Hewitson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colour Revolution: Victorian Art, Fashion and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ashmolean Museum Publications, 2023, 978-1_910807-57-6</w:t>
+              <w:t xml:space="preserve">, Ashmolean Museum, pp.17-30, 2023, 978-1910807576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421185v1</w:t>
+                <w:t xml:space="preserve">hal-04268497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘The Gothic school of colour’: Reviving the Hues of the Middle Ages</w:t>
+                <w:t xml:space="preserve">‘Wedding archaeology with art’: The Rediscovery of Ancient Polychromy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colour Revolution: Victorian Art, Fashion and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashmolean Museum, 2023, 978-1_910807-57-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421164v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Age of Colour&amp;quot; : Victorian Britain (1837-1901)</w:t>
+                <w:t xml:space="preserve">Objects in Focus: Fin-de-siècle Tanagras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colour Revolution: Victorian Art, Fashion and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ashmolean Museum, pp.17-30, 2023, 978-1910807576</w:t>
+              <w:t xml:space="preserve">, Ashmolean Museum Publications, 2023, 978-1_910807-57-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268497v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Wedding archaeology with art’: The Rediscovery of Ancient Polychromy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colour for Colour's Sake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano M. Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colour Revolution: Victorian Art, Fashion and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ashmolean Museum, 2023, 978-1_910807-57-6</w:t>
+              <w:t xml:space="preserve">, Ashmolean Museum Publications, 2023, 978-1_910807-57-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421171v1</w:t>
+                <w:t xml:space="preserve">hal-05421185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion and Ritual</w:t>
               </w:r>
@@ -3309,169 +3309,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hellenic utopias: Walter Pater and Pausanias ».</w:t>
+                <w:t xml:space="preserve">« From Galatea to Tanagra: Victorian translations of the controversial colours of Greek sculpture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pater the Classicist: Classical Scholarship, Reception, and Aestheticism.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, 2017</w:t>
+              <w:t xml:space="preserve">Hellenomania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889163v1</w:t>
+                <w:t xml:space="preserve">hal-03889159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« From Galatea to Tanagra: Victorian translations of the controversial colours of Greek sculpture »</w:t>
+                <w:t xml:space="preserve">« Hellenic utopias: Walter Pater and Pausanias ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Martindale; Stefano Evangelista; Elizabeth Prettejohn. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hellenomania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2017</w:t>
+              <w:t xml:space="preserve">Pater the Classicist: Classical Scholarship, Reception, and Aestheticism.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889159v1</w:t>
+                <w:t xml:space="preserve">hal-03889163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3626,51 +3626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316327v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Evangelista" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132r0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1060150320000261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2019.1651996" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2019.1651593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14714787.2018.1447992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1548" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6847" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.897" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Heginbotham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.16939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masurel-Murray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/polychromie-societes-anciennes/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eczet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7612-arcs-en-ciel-couleurs.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lambert-Charbonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Testing-New-Opinions-and-Courting-New-Impressions-New-Perspectives-on/Gillard-Estrada-Lambert-Charbonnier-Ribeyrol/p/book/9781138081574" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gerard-Powell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421193v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Winterbottom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132r0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Evangelista" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1060150320000261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2019.1651996" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2019.1651593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14714787.2018.1447992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1548" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6847" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.897" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Heginbotham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.16939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masurel-Murray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/polychromie-societes-anciennes/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eczet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7612-arcs-en-ciel-couleurs.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lambert-Charbonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Testing-New-Opinions-and-Courting-New-Impressions-New-Perspectives-on/Gillard-Estrada-Lambert-Charbonnier-Ribeyrol/p/book/9781138081574" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gerard-Powell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Winterbottom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>