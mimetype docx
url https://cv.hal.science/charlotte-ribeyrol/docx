--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -195,265 +195,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour</w:t>
+                <w:t xml:space="preserve">Colour reception(s): The Narrative of the Exhibition “Colour Revolution: Victorian Art, Fashion and Design” (Ashmolean Museum, Oxford, 21 September 2023-18 February 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 100 Automne, </w:t>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/132r0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/120ml⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316333v1</w:t>
+                <w:t xml:space="preserve">hal-05316327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour Translation and Aniline Exchanges in the Early History of Japonisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japonisumu kenkyû ジャポニスム研究 / Studies in Japonisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 Automne, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/132r0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316390v1</w:t>
+                <w:t xml:space="preserve">hal-05316333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour reception(s): The Narrative of the Exhibition “Colour Revolution: Victorian Art, Fashion and Design” (Ashmolean Museum, Oxford, 21 September 2023-18 February 2024)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colour Translation and Aniline Exchanges in the Early History of Japonisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano M. Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Japonisumu kenkyû ジャポニスム研究 / Studies in Japonisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316327v1</w:t>
+                <w:t xml:space="preserve">hal-05316390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading the Colours of Victorian Interiors: The Poetic Home Revisited</w:t>
               </w:r>
@@ -3164,51 +3164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour for Colour's Sake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano M. Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3626,51 +3626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132r0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Evangelista" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1060150320000261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2019.1651996" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2019.1651593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14714787.2018.1447992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1548" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6847" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.897" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Heginbotham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.16939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masurel-Murray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/polychromie-societes-anciennes/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eczet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7612-arcs-en-ciel-couleurs.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lambert-Charbonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Testing-New-Opinions-and-Courting-New-Impressions-New-Perspectives-on/Gillard-Estrada-Lambert-Charbonnier-Ribeyrol/p/book/9781138081574" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gerard-Powell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Winterbottom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316327v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132r0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Evangelista" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1060150320000261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2019.1651996" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2019.1651593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14714787.2018.1447992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1548" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6847" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.897" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Heginbotham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.16939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masurel-Murray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/polychromie-societes-anciennes/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eczet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7612-arcs-en-ciel-couleurs.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lambert-Charbonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Testing-New-Opinions-and-Courting-New-Impressions-New-Perspectives-on/Gillard-Estrada-Lambert-Charbonnier-Ribeyrol/p/book/9781138081574" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gerard-Powell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Winterbottom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>