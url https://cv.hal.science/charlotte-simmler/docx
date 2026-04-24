--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -1107,295 +1107,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Capture and Real-Time Enrichment of Marine Chemical Diversity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Molinari</w:t>
+                <w:t xml:space="preserve">Célia Breaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Mares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00661⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297919v1</w:t>
+                <w:t xml:space="preserve">hal-03998589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
+                <w:t xml:space="preserve">In Situ Capture and Real-Time Enrichment of Marine Chemical Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bertolotti</w:t>
+                <w:t xml:space="preserve">Sacha Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (11), pp.2084-2095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998589v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into the Molecular Diversity of Aplysina cavernicola’s Exometabolites: Contribution of Bromo-Spiroisoxazoline Alkaloids</w:t>
               </w:r>
@@ -1643,693 +1643,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR reveals an undeclared constituent in custom synthetic peptides</w:t>
+                <w:t xml:space="preserve">Selective Chlorophyll Removal Method to “Degreen” Botanical Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Choules</w:t>
+                <w:t xml:space="preserve">Seon Beom Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brent Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Pauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178, pp.112915. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (6), pp.1846-1858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.112915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912542v1</w:t>
+                <w:t xml:space="preserve">hal-02912536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Chlorophyll Removal Method to “Degreen” Botanical Extracts</w:t>
+                <w:t xml:space="preserve">NMR reveals an undeclared constituent in custom synthetic peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seon Beom Kim</w:t>
+                <w:t xml:space="preserve">Mary Choules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brent Friesen</w:t>
+                <w:t xml:space="preserve">James B. Mcalpine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Pauli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Giancaspro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83 (6), pp.1846-1858. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.112915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.112915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912536v1</w:t>
+                <w:t xml:space="preserve">hal-02912542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DESIGNER Approach Helps Decipher the Hypoglycemic Bioactive Principles of Artemisia dracunculus (Russian Tarragon)</w:t>
+                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongmei Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Simmler</w:t>
+                <w:t xml:space="preserve">James Mcalpine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kuhn</w:t>
+                <w:t xml:space="preserve">Shao-Nong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Poulev</w:t>
+                <w:t xml:space="preserve">Andrei Kutateladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Raskin</w:t>
+                <w:t xml:space="preserve">John Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00548⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462478v1</w:t>
+                <w:t xml:space="preserve">hal-05521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B. Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shao-Nong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Kutateladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521958v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The DESIGNER Approach Helps Decipher the Hypoglycemic Bioactive Principles of Artemisia dracunculus (Russian Tarragon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Macmillan</w:t>
+                <w:t xml:space="preserve">Yongmei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Appendino</w:t>
+                <w:t xml:space="preserve">Peter Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Poulev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Raskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (12), pp.3321-3329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995061v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Symposium International AFERP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OI METABIODIVEX; GDR iNPChem; GS HeaDS, Jul 2023, Orsay, France</w:t>
@@ -3725,322 +3725,348 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607495v1</w:t>
+                <w:t xml:space="preserve">hal-04620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exometabolites from the Mediterranean sponge Agelas oroides: where is oroidin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Bucar; Krystyna Skalicka-Woźniak; Michał Tomczyk. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. Elsevier, Phytochemistry Letters, 69, pp.103233, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620171v1</w:t>
+                <w:t xml:space="preserve">hal-04650424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exometabolites from the Mediterranean sponge Agelas oroides: where is oroidin?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+                <w:t xml:space="preserve">Sustainable isolation and improved structural characterization of mycosporin-like amino acids: natural UV-filters from red algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouhlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Bucar; Krystyna Skalicka-Woźniak; Michał Tomczyk. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland. Elsevier, Phytochemistry Letters, 69, pp.103972, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650424v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemodiversity of Atlanto-Mediterranean Aplysina sponge species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4099,198 +4125,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère réunion du GDR ChemEcol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable isolation and improved structural characterization of mycosporin-like amino acids: natural UV-filters from red algae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bouhlo</w:t>
+                <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Boutabouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607510v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into the chemistry of sponge exo-metabolomes: contribution of brominated specialized metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4322,106 +4348,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique METABIODIVEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aussois, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7254114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de molécules antimicrobiennes issues d'éponges de méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4429,115 +4455,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Ecole Thématique de Criblage, Bioscreen 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Eppe-Sauvage (Nord), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7624022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the diversity of brominated alkaloids naturally released by the sponge Aplysina cavernicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4569,84 +4595,385 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII European Conference on Marine Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Galway, Ireland. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5654969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-culture of the fungus Fomitopsis betulina with E. coli on solid media for the detection of antibacterial candidates: Deciphering the bacterial-fungus interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vilella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">73 rd International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Naples, Italy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92 (03), pp.292-293, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0045-1815114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic characterization of seven bee pollens: Molecular network, metabolite isolation and antioxidant activity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emie Le Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnur Garayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">73rd International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Naples, Italy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92 (03), pp.237-238, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0045-1814964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4714,51 +5041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2CD35C7"/>
+    <w:nsid w:val="1F4ECB95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4945,51 +5272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-simmler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6923-2630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09383831X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Corallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04627-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04964308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00064A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sourice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Py" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01740-24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Figueres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1448616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Callizot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlad166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Molinari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00661" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02912542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Choules" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giancaspro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.112915" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02912536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seon Beom Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brent Friesen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pauli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmei Yu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Poulev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Raskin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00548" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bir&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7254114" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7624022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5654969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-simmler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6923-2630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09383831X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Corallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04627-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04964308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00064A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sourice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Py" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01740-24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Figueres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1448616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Callizot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlad166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Molinari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02912536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seon Beom Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brent Friesen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pauli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02912542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Choules" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giancaspro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.112915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmei Yu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Poulev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Raskin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00548" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bir&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103233" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103972" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7254114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979980v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7624022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5654969" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1815114" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814964" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>