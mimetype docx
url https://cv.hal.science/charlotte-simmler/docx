--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2574,273 +2574,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing the hidden treasure of brominated exometabolites released by two mediterranean sponges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+                <w:t xml:space="preserve">Purification of mycosporin-like amino acids by centrifugal liquid chromatography for improved structural and biological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Symposium on the Chemistry of Natural Products &amp; 11th International Congress on Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">8th European Phycological Congress.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365610v1</w:t>
+                <w:t xml:space="preserve">hal-05514313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of mycosporin-like amino acids by centrifugal liquid chromatography for improved structural and biological characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Thomas</w:t>
+                <w:t xml:space="preserve">Accessing the hidden treasure of brominated exometabolites released by two mediterranean sponges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Phycological Congress.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">31st International Symposium on the Chemistry of Natural Products &amp; 11th International Congress on Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514313v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRACING SPONGE SPECIALIZED EXOMETABOLITES IN SEAWATER SHEDS NEW LIGHT ON THEIR CHEMICAL DIVERSITY</w:t>
               </w:r>
@@ -3892,290 +3892,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable isolation and improved structural characterization of mycosporin-like amino acids: natural UV-filters from red algae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Simmler</w:t>
+                <w:t xml:space="preserve">Chemodiversity of Atlanto-Mediterranean Aplysina sponge species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bouhlo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ère réunion du GDR ChemEcol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607510v1</w:t>
+                <w:t xml:space="preserve">hal-05317474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemodiversity of Atlanto-Mediterranean Aplysina sponge species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Titouan Biré</w:t>
+                <w:t xml:space="preserve">Sustainable isolation and improved structural characterization of mycosporin-like amino acids: natural UV-filters from red algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lejeusne</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouhlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Bucar; Krystyna Skalicka-Woźniak; Michał Tomczyk. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère réunion du GDR ChemEcol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland. Elsevier, Phytochemistry Letters, 69, pp.103972, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317474v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
               </w:r>
@@ -5041,51 +5041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F4ECB95"/>
+    <w:nsid w:val="37E3B59B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5272,51 +5272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-simmler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6923-2630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09383831X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Corallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04627-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04964308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00064A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sourice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Py" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01740-24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Figueres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1448616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Callizot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlad166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Molinari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02912536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seon Beom Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brent Friesen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pauli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02912542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Choules" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giancaspro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.112915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmei Yu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Poulev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Raskin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00548" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bir&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103233" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103972" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7254114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979980v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7624022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5654969" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1815114" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814964" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-simmler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6923-2630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09383831X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Corallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04627-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04964308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00064A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sourice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Py" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01740-24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Figueres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1448616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04384257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Callizot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlad166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Molinari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02912536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seon Beom Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brent Friesen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pauli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02912542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Choules" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giancaspro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.112915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmei Yu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Poulev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Raskin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00548" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bir&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103233" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103972" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7254114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979980v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7624022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5654969" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1815114" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814964" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>