--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -160,347 +160,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring craniofacial fluctuating asymmetry in a South African sample</w:t>
+                <w:t xml:space="preserve">First permanent molar root canal configurations in a South African sample: a descriptive micro-computed tomographic report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miksha Harripershad</w:t>
+                <w:t xml:space="preserve">Casper H. Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandi Liebenberg</w:t>
+                <w:t xml:space="preserve">Guy Lambourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison F. Ridel</w:t>
+                <w:t xml:space="preserve">Peet van der Vyver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte E. G. Theye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Foschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.14256⟩</w:t>
+              <w:t xml:space="preserve">SADJ : journal of the South African Dental Association = tydskrif van die Suid-Afrikaanse Tandheelkundige Vereniging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (05), pp.240-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17159/sadj.v80i05.21365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076918v1</w:t>
+                <w:t xml:space="preserve">hal-05248813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First permanent molar root canal configurations in a South African sample: a descriptive micro-computed tomographic report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring craniofacial fluctuating asymmetry in a South African sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lambourn</w:t>
+                <w:t xml:space="preserve">Miksha Harripershad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peet van der Vyver</w:t>
+                <w:t xml:space="preserve">Leandi Liebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
+                <w:t xml:space="preserve">Alison F. Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Foschi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte E. G. Theye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SADJ : journal of the South African Dental Association = tydskrif van die Suid-Afrikaanse Tandheelkundige Vereniging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (05), pp.240-250. </w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17159/sadj.v80i05.21365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joa.14256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248813v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cranial fluctuating asymmetry and its relationship with non-specific physiological stress indicators in a contemporary South African cadaveric skeletal sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miksha Harripershad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alison F. Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandi Liebenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46, pp.50-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -534,103 +534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Methodology to Determine the Orifice for Root Canal Configurations in First Permanent Molar Root and Canal Morphologies Using Micro-Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casper H. Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Oettlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Foschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.71. </w:t>
@@ -681,77 +681,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability of a morphoscopic sex estimation technique for the mental eminence on micro-focus X-ray computed tomography models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison F. Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ericka N. l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna C. Oettlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ericka N. L’abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele C. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E. G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alieske C. Hagg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -967,51 +967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1058,51 +1058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dento‐alveolar measurements and histomorphometric parameters of maxillary and mandibular first molars, using micro‐CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hattingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1403,51 +1403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de deux corps vertébraux du site de Cooper’s Cave D (Afrique du Sud) : l’organisation du réseau trabéculaire comme source de caractères diagnostiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Steininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1537,51 +1537,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les choix méthodologiques influencent l’évaluation des paramètres texturaux de l’os trabéculaire et son interprétation fonctionnelle ? L’exemple des vertèbres chez Homo, Pan et Papio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1660,51 +1660,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of aging and tooth loss to the microstructure of the mandible in South Africans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological anthropology. University of Pretoria, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1821,51 +1821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69B9FF7A"/>
+    <w:nsid w:val="B56C77F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2052,51 +2052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-theye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4756-8854" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076918v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miksha Harripershad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandi Liebenberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison F. Ridel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E. G. Theye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper H. Jonker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambourn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peet van der Vyver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Foschi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sadj.v80i05.21365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2024.07.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oettl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13010071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka N. l'Abb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Oettl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2022.200500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka N. L&#8217;abb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele C. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alieske C. Hagg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okuhle Sapo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci1030020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hattingh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin J. Cracknell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Steyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cid.12616" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alblas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. P. Ackermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunga Bam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68501-9_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12421" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13621" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-theye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4756-8854" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248813v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper H. Jonker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambourn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peet van der Vyver" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Foschi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sadj.v80i05.21365" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miksha Harripershad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandi Liebenberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison F. Ridel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E. G. Theye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2024.07.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oettl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13010071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka N. l'Abb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Oettl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2022.200500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka N. L&#8217;abb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele C. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alieske C. Hagg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okuhle Sapo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci1030020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hattingh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin J. Cracknell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Steyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cid.12616" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alblas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. P. Ackermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunga Bam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68501-9_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12421" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13621" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>