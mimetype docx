--- v1 (2026-04-06)
+++ v2 (2026-05-18)
@@ -85,1122 +85,1273 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-4756-8854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=is14_pgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First permanent molar root canal configurations in a South African sample: a descriptive micro-computed tomographic report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population variation and macromorphoscopic traits in a sample of South African subadults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lambourn</w:t>
+                <w:t xml:space="preserve">Miksha Harripershad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peet van der Vyver</w:t>
+                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
+                <w:t xml:space="preserve">Alison F. Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Foschi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kyra E. Stull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandi Liebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SADJ : journal of the South African Dental Association = tydskrif van die Suid-Afrikaanse Tandheelkundige Vereniging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17159/sadj.v80i05.21365⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 385, pp.112971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2026.112971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248813v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring craniofacial fluctuating asymmetry in a South African sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First permanent molar root canal configurations in a South African sample: a descriptive micro-computed tomographic report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandi Liebenberg</w:t>
+                <w:t xml:space="preserve">Casper H. Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison F. Ridel</w:t>
+                <w:t xml:space="preserve">Guy Lambourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte E. G. Theye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peet van der Vyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Foschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.14256⟩</w:t>
+              <w:t xml:space="preserve">SADJ : journal of the South African Dental Association = tydskrif van die Suid-Afrikaanse Tandheelkundige Vereniging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (05), pp.240-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17159/sadj.v80i05.21365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076918v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cranial fluctuating asymmetry and its relationship with non-specific physiological stress indicators in a contemporary South African cadaveric skeletal sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring craniofacial fluctuating asymmetry in a South African sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miksha Harripershad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandi Liebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alison F. Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leandi Liebenberg</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E. G. Theye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.14256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpp.2024.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04938196v1</w:t>
+                <w:t xml:space="preserve">hal-05076918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Methodology to Determine the Orifice for Root Canal Configurations in First Permanent Molar Root and Canal Morphologies Using Micro-Computed Tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cranial fluctuating asymmetry and its relationship with non-specific physiological stress indicators in a contemporary South African cadaveric skeletal sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lambourn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Federico Foschi</w:t>
+                <w:t xml:space="preserve">Miksha Harripershad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alison F. Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandi Liebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.50-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpp.2024.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm13010071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04938157v1</w:t>
+                <w:t xml:space="preserve">hal-04938196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability of a morphoscopic sex estimation technique for the mental eminence on micro-focus X-ray computed tomography models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Braun</w:t>
+                <w:t xml:space="preserve">A New Methodology to Determine the Orifice for Root Canal Configurations in First Permanent Molar Root and Canal Morphologies Using Micro-Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casper H. Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison F. Ridel</w:t>
+                <w:t xml:space="preserve">Guy Lambourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ericka N. l'Abbé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anna Oettlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Foschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fri.2022.200500⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm13010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938149v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pretoria Bone Collection: A 21st Century Skeletal Collection in South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeatability of a morphoscopic sex estimation technique for the mental eminence on micro-focus X-ray computed tomography models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison F. Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ericka N. L’abbé</w:t>
+                <w:t xml:space="preserve">Ericka N. l'Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele C. Krüger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Okuhle Sapo</w:t>
+                <w:t xml:space="preserve">Anna C. Oettlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/forensicsci1030020⟩</w:t>
+              <w:t xml:space="preserve">Forensic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.200500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fri.2022.200500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938105v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner structural organization of the mandibular corpus in the late Early Pleistocene human specimens Tighenif 1 and Tighenif 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pretoria Bone Collection: A 21st Century Skeletal Collection in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericka N. L’abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele C. Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E. G. Theye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Genochio</w:t>
+                <w:t xml:space="preserve">Alieske C. Hagg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+                <w:t xml:space="preserve">Okuhle Sapo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.09.002⟩</w:t>
+              <w:t xml:space="preserve">Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (3), pp.220-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/forensicsci1030020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379305v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inner structural organization of the mandibular corpus in the late Early Pleistocene human specimens Tighenif 1 and Tighenif 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Genochio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dento‐alveolar measurements and histomorphometric parameters of maxillary and mandibular first molars, using micro‐CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hattingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamsin J. Cracknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna C. Oettlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Steyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Implant Dentistry and Related Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (4), pp.550-561. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cid.12616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1210,163 +1361,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Bakeng se Afrika&amp;lt;/i&amp;gt;: Digital Skeletal Repository: Advancing Biological Anthropology and Medical Research in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ericka N. l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Alblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan H. P. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunga Bam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How to use 3D Printing Innovations and Digital Storage to Democratize Anatomy Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Springer, pp.63-75, 2024, Biomedical Visualization, 978-3-031-68501-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-68501-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1376,267 +1527,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de deux corps vertébraux du site de Cooper’s Cave D (Afrique du Sud) : l’organisation du réseau trabéculaire comme source de caractères diagnostiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Steininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849es journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Bordeaux, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36(S), 2024, Programme et résumés des 1849es journées de la Société d'Anthropologie de Paris (2024), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.12421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring the vertebral trabecular bone structure in fossil and extant primates: implications for reconstructing early hominin locomotor behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37e colloque de la Société Francophone de Primatologie. (Paléo)primatologies, du terrain au laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Primatologie (SFDP), Sep 2025, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15wda⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléobiodiversité des hominoïdes africains au Miocène et Pliocène: nouvelles données sur la première vertèbre cervicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrick K Manthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ndiema,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37e colloque de la Société Francophone de Primatologie. (Paléo)primatologies, du terrain au laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Primatologie (SFDP), Sep 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment les choix méthodologiques influencent l’évaluation des paramètres texturaux de l’os trabéculaire et son interprétation fonctionnelle ? L’exemple des vertèbres chez Homo, Pan et Papio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849es Journées de la Société d'Anthropologie de Paris (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris (SAP), Jul 2024, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.13621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1646,114 +2013,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of aging and tooth loss to the microstructure of the mandible in South Africans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E.G. Theye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological anthropology. University of Pretoria, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04938141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1821,51 +2188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B56C77F6"/>
+    <w:nsid w:val="5EA41178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2052,51 +2419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-theye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4756-8854" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248813v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper H. Jonker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambourn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peet van der Vyver" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Foschi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sadj.v80i05.21365" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miksha Harripershad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandi Liebenberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison F. Ridel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E. G. Theye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2024.07.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oettl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13010071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka N. l'Abb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Oettl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2022.200500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka N. L&#8217;abb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele C. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alieske C. Hagg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okuhle Sapo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci1030020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hattingh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin J. Cracknell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Steyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cid.12616" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alblas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. P. Ackermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunga Bam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68501-9_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12421" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13621" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-theye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4756-8854" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=is14_pgAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miksha Harripershad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E.G. Theye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison F. Ridel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra E. Stull" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandi Liebenberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2026.112971" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper H. Jonker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambourn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peet van der Vyver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Foschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sadj.v80i05.21365" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E. G. Theye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2024.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oettl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13010071" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka N. l'Abb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Oettl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fri.2022.200500" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka N. L&#8217;abb&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele C. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alieske C. Hagg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okuhle Sapo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forensicsci1030020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genochio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.09.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hattingh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin J. Cracknell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Steyn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cid.12616" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alblas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. P. Ackermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunga Bam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68501-9_3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12421" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Kikuchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick K Manthi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ndiema," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Stratford" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13621" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>