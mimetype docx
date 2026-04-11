--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -449,429 +449,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities of developing bioinformatics platforms in Africa: the case of BurkinaBioinfo at Joseph Ki-Zerbo University, Burkina Faso</w:t>
+                <w:t xml:space="preserve">Deciphering mixed infections by plant RNA virus and reconstructing complete genomes simultaneously present within-host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezechiel Tibiri</w:t>
+                <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palwende Boua</w:t>
+                <w:t xml:space="preserve">Aurore Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issiaka Soulama</w:t>
+                <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dubreuil-Tranchant</w:t>
+                <w:t xml:space="preserve">Abdoul Kader Guigma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndomassi Tando</w:t>
+                <w:t xml:space="preserve">Guillaume Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.bbaf040. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), e0311555 [16 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bbaf040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183988v1</w:t>
+                <w:t xml:space="preserve">hal-04947796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-circulation of viral and bacterial diseases in the field: Insights from symptom observation and detection of two rice pathogens</w:t>
+                <w:t xml:space="preserve">Challenges and opportunities of developing bioinformatics platforms in Africa: the case of BurkinaBioinfo at Joseph Ki-Zerbo University, Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Billard</w:t>
+                <w:t xml:space="preserve">Ezechiel Tibiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bangratz</w:t>
+                <w:t xml:space="preserve">Palwende Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
+                <w:t xml:space="preserve">Issiaka Soulama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonsiri Saengram</w:t>
+                <w:t xml:space="preserve">Christine Dubreuil-Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Kader Guigma</w:t>
+                <w:t xml:space="preserve">Ndomassi Tando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 7 p. </w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.bbaf040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-025-03151-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbaf040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512009v1</w:t>
+                <w:t xml:space="preserve">hal-05183988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering mixed infections by plant RNA virus and reconstructing complete genomes simultaneously present within-host</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Co-circulation of viral and bacterial diseases in the field: Insights from symptom observation and detection of two rice pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Comte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonsiri Saengram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Kader Guigma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), e0311555 [16 p.]. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-025-03151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947796v1</w:t>
+                <w:t xml:space="preserve">hal-05512009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old foe, new host: Epidemiology, genetic diversity and pathogenic characterization of maize streak virus in rice fields from Burkina Faso</w:t>
               </w:r>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noun Magdy Ibrahim Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissa Sérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -991,51 +991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of maize streak Reunion virus infecting rice in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,90 +1259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the rice yellow mottle disease in western Burkina Faso: Epidemic monitoring, spatio-temporal variation of viral diversity, and pathogenicity in a disease hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissa Sérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1566,51 +1566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1674,51 +1674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Survey of Multiple Rice Diseases in Irrigated Areas Compared to Rainfed Lowlands in the Western Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1929,51 +1929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a new multiplex PCR assay for rice pathogenic bacteria detection and its application to infer disease incidence and detect co-infection in rice fields in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3351,51 +3351,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the characterization of a novel Bymovirus infecting rice in Burkina Faso by combining metagenomics and targeted sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissa Sérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissa Sérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3964,51 +3964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="125D4ED0"/>
+    <w:nsid w:val="93D8ABB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4195,51 +4195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-tollenaere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2045-2824" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119607360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436071v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Duncan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa O Ezenwa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.12.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Tibiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palwende Boua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Soulama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndomassi Tando" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaf040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonsiri Saengram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kader Guigma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03151-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gandolfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311555" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Magdy Ibrahim Fouad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-23-0085-FI" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Fouad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.70007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Z. Dianda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sankara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2023.102041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidia Ko&#239;ta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rimbault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Somda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-21-0579-RE" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Konate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kassankogno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/crops1030013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00645" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Haon-Lasportes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Laine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086591" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svilena Ivanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032814" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2009.00108.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947739v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ranjalahy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.07.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM48KGW8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973582v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bouma Neya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04952029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04978515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-tollenaere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2045-2824" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119607360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436071v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Duncan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa O Ezenwa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.12.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kader Guigma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gandolfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Tibiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palwende Boua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Soulama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndomassi Tando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaf040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonsiri Saengram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03151-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Magdy Ibrahim Fouad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-23-0085-FI" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Fouad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.70007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Z. Dianda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sankara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2023.102041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidia Ko&#239;ta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rimbault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Somda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-21-0579-RE" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Konate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kassankogno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/crops1030013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00645" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Haon-Lasportes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Laine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086591" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svilena Ivanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032814" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2009.00108.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947739v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ranjalahy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.07.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM48KGW8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973582v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bouma Neya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04952029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04978515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>