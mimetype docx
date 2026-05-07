--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -264,614 +264,614 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 41 (4), pp.289-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tree.2025.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large- and small-scale population structure of Xanthomonas oryzae pv. oryzicola, a bacterial pathogen of rice</w:t>
+                <w:t xml:space="preserve">Co-circulation of viral and bacterial diseases in the field: Insights from symptom observation and detection of two rice pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sicard</w:t>
+                <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Carpenter</w:t>
+                <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Diallo</w:t>
+                <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivranjani Baruah</w:t>
+                <w:t xml:space="preserve">Phonsiri Saengram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheick Tekete</w:t>
+                <w:t xml:space="preserve">Abdoul Kader Guigma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (10), </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 174, pp.557-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01121-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-025-03151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248727v1</w:t>
+                <w:t xml:space="preserve">hal-05512009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering mixed infections by plant RNA virus and reconstructing complete genomes simultaneously present within-host</w:t>
+                <w:t xml:space="preserve">Challenges and opportunities of developing bioinformatics platforms in Africa: the case of BurkinaBioinfo at Joseph Ki-Zerbo University, Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bangratz</w:t>
+                <w:t xml:space="preserve">Ezechiel Tibiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Comte</w:t>
+                <w:t xml:space="preserve">Palwende Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Billard</w:t>
+                <w:t xml:space="preserve">Issiaka Soulama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Kader Guigma</w:t>
+                <w:t xml:space="preserve">Christine Dubreuil-Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gandolfi</w:t>
+                <w:t xml:space="preserve">Ndomassi Tando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), e0311555 [16 p.]. </w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.bbaf040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbaf040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947796v1</w:t>
+                <w:t xml:space="preserve">hal-05183988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities of developing bioinformatics platforms in Africa: the case of BurkinaBioinfo at Joseph Ki-Zerbo University, Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering mixed infections by plant RNA virus and reconstructing complete genomes simultaneously present within-host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bangratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezechiel Tibiri</w:t>
+                <w:t xml:space="preserve">Aurore Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Kader Guigma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palwende Boua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ndomassi Tando</w:t>
+                <w:t xml:space="preserve">Guillaume Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbaf040⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), e0311555 [16 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183988v1</w:t>
+                <w:t xml:space="preserve">hal-04947796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-circulation of viral and bacterial diseases in the field: Insights from symptom observation and detection of two rice pathogens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Bangratz</w:t>
+                <w:t xml:space="preserve">Large- and small-scale population structure of Xanthomonas oryzae pv. oryzicola, a bacterial pathogen of rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
+                <w:t xml:space="preserve">Shivranjani Baruah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonsiri Saengram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Kader Guigma</w:t>
+                <w:t xml:space="preserve">Cheick Tekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 7 p. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-025-03151-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01121-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512009v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old foe, new host: Epidemiology, genetic diversity and pathogenic characterization of maize streak virus in rice fields from Burkina Faso</w:t>
               </w:r>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noun Magdy Ibrahim Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissa Sérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -991,51 +991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of maize streak Reunion virus infecting rice in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,90 +1259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the rice yellow mottle disease in western Burkina Faso: Epidemic monitoring, spatio-temporal variation of viral diversity, and pathogenicity in a disease hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissa Sérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1566,51 +1566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1674,51 +1674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Survey of Multiple Rice Diseases in Irrigated Areas Compared to Rainfed Lowlands in the Western Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1929,51 +1929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a new multiplex PCR assay for rice pathogenic bacteria detection and its application to infer disease incidence and detect co-infection in rice fields in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3351,51 +3351,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the characterization of a novel Bymovirus infecting rice in Burkina Faso by combining metagenomics and targeted sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissa Sérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissa Sérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3964,51 +3964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93D8ABB5"/>
+    <w:nsid w:val="73A75DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4195,51 +4195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-tollenaere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2045-2824" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119607360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436071v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Duncan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa O Ezenwa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.12.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kader Guigma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gandolfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Tibiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palwende Boua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Soulama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndomassi Tando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaf040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonsiri Saengram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03151-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Magdy Ibrahim Fouad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-23-0085-FI" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Fouad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.70007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Z. Dianda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sankara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2023.102041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidia Ko&#239;ta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rimbault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Somda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-21-0579-RE" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Konate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kassankogno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/crops1030013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00645" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Haon-Lasportes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Laine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086591" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svilena Ivanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032814" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2009.00108.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947739v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ranjalahy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.07.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM48KGW8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973582v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bouma Neya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04952029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04978515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-tollenaere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2045-2824" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119607360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436071v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Duncan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa O Ezenwa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.12.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonsiri Saengram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kader Guigma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03151-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Tibiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palwende Boua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Soulama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndomassi Tando" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaf040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gandolfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Magdy Ibrahim Fouad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-23-0085-FI" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Fouad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.70007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Z. Dianda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sankara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2023.102041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidia Ko&#239;ta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rimbault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Somda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-21-0579-RE" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Konate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kassankogno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/crops1030013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00645" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Haon-Lasportes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Laine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086591" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svilena Ivanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032814" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2009.00108.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947739v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ranjalahy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.07.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM48KGW8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973582v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bouma Neya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04952029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04978515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>