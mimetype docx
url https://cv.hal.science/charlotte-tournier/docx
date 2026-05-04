--- v0 (2026-03-26)
+++ v1 (2026-05-04)
@@ -526,273 +526,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02864849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie du numérique et par le numérique pour les textes grecs, littéraires et épigraphiques : la dynamique internationale Sunoikisis Digital Classics</w:t>
+                <w:t xml:space="preserve">Introduction à &amp;quot;Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Brunet</w:t>
+                <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les langues anciennes à l’ère digitale : apprendre par et pour les Humanités numériques ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Charlotte Tournier; MESHS de Lille, Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Charlotte Tournier, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728683v1</w:t>
+                <w:t xml:space="preserve">hal-02371388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à &amp;quot;Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet TALIE : diffuser et valoriser le patrimoine en lien avec l’Antiquité gréco-romaine des bibliothèques des Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Charlotte Tournier, Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Les ateliers du Campus Condorcet : "Atelier Manart, les manifestes en littérature et en art : le numérique au service d'un corpus transversal", Séance 4 "Diffusion : Enjeux de la numérisation et de l’édition en ligne de corpus artistiques et littéraires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camille Bloomfield; Viviana Birolli; Mette Tjell ; Audrey Ziane Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371388v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01584943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet TALIE : diffuser et valoriser le patrimoine en lien avec l’Antiquité gréco-romaine des bibliothèques des Hauts-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pédagogie du numérique et par le numérique pour les textes grecs, littéraires et épigraphiques : la dynamique internationale Sunoikisis Digital Classics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ateliers du Campus Condorcet : "Atelier Manart, les manifestes en littérature et en art : le numérique au service d'un corpus transversal", Séance 4 "Diffusion : Enjeux de la numérisation et de l’édition en ligne de corpus artistiques et littéraires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Camille Bloomfield; Viviana Birolli; Mette Tjell ; Audrey Ziane Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Enseigner les langues anciennes à l’ère digitale : apprendre par et pour les Humanités numériques ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Charlotte Tournier; MESHS de Lille, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01584943v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satura quidem tota nostra est : la voix satirique et les carmina Romana chez Lucain</w:t>
               </w:r>
@@ -841,217 +841,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01584945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditer numériquement le commentaire de J. L. de La Cerda à l’œuvre de Virgile : vers des pratiques renouvelées de lecture et de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encodage structurel et ré-éditorialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tarantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétique(s) des commentaires antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Jean-Christophe Jolivet; Daniel Vallat, Nov 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Vers une épistémè numérique. Actes du 19e Colloque international sur le Document Électronique (CiDE.19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Athènes, Grèce. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01584787v1</w:t>
+                <w:t xml:space="preserve">hal-01407433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encodage structurel et ré-éditorialisation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditer numériquement le commentaire de J. L. de La Cerda à l’œuvre de Virgile : vers des pratiques renouvelées de lecture et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tarantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une épistémè numérique. Actes du 19e Colloque international sur le Document Électronique (CiDE.19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Athènes, Grèce. pp.121-132</w:t>
+              <w:t xml:space="preserve">Poétique(s) des commentaires antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Jean-Christophe Jolivet; Daniel Vallat, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407433v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01584787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roi est nu !&amp;quot; ou : Comment contourner les limites de la liberté de parole sous le règne de Néron ?</w:t>
               </w:r>
@@ -1188,64 +1188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TALIE : présentation et questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques : l’exemple de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Cogitore; Federica Dell'Oro; Bernard Eck; Thomas Lebarbé; Elena Pierazzo, Sep 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1888,51 +1888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864829v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.5830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01407433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pell&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tarantino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puche Oc&#233;ane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03949150v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUL157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864829v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.5830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01407433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pell&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tarantino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puche Oc&#233;ane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03949150v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUL157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>