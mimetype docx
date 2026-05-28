--- v1 (2026-05-04)
+++ v2 (2026-05-28)
@@ -526,273 +526,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02864849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à &amp;quot;Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
+                <w:t xml:space="preserve">La pédagogie du numérique et par le numérique pour les textes grecs, littéraires et épigraphiques : la dynamique internationale Sunoikisis Digital Classics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Charlotte Tournier, Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Enseigner les langues anciennes à l’ère digitale : apprendre par et pour les Humanités numériques ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Charlotte Tournier; MESHS de Lille, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371388v1</w:t>
+                <w:t xml:space="preserve">hal-01728683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TALIE : diffuser et valoriser le patrimoine en lien avec l’Antiquité gréco-romaine des bibliothèques des Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ateliers du Campus Condorcet : "Atelier Manart, les manifestes en littérature et en art : le numérique au service d'un corpus transversal", Séance 4 "Diffusion : Enjeux de la numérisation et de l’édition en ligne de corpus artistiques et littéraires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camille Bloomfield; Viviana Birolli; Mette Tjell ; Audrey Ziane Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01584943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie du numérique et par le numérique pour les textes grecs, littéraires et épigraphiques : la dynamique internationale Sunoikisis Digital Classics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction à &amp;quot;Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Brunet</w:t>
+                <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les langues anciennes à l’ère digitale : apprendre par et pour les Humanités numériques ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Charlotte Tournier; MESHS de Lille, Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Enseigner les langues anciennes à l'ère digitale : apprendre par et pour les Humanités numériques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Charlotte Tournier, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728683v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satura quidem tota nostra est : la voix satirique et les carmina Romana chez Lucain</w:t>
               </w:r>
@@ -841,217 +841,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01584945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encodage structurel et ré-éditorialisation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditer numériquement le commentaire de J. L. de La Cerda à l’œuvre de Virgile : vers des pratiques renouvelées de lecture et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tarantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une épistémè numérique. Actes du 19e Colloque international sur le Document Électronique (CiDE.19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Athènes, Grèce. pp.121-132</w:t>
+              <w:t xml:space="preserve">Poétique(s) des commentaires antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Jean-Christophe Jolivet; Daniel Vallat, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407433v1</w:t>
+                <w:t xml:space="preserve">halshs-01584787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditer numériquement le commentaire de J. L. de La Cerda à l’œuvre de Virgile : vers des pratiques renouvelées de lecture et de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encodage structurel et ré-éditorialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tarantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétique(s) des commentaires antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séverine Clément-Tarantino; Jean-Christophe Jolivet; Daniel Vallat, Nov 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Vers une épistémè numérique. Actes du 19e Colloque international sur le Document Électronique (CiDE.19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Athènes, Grèce. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01584787v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roi est nu !&amp;quot; ou : Comment contourner les limites de la liberté de parole sous le règne de Néron ?</w:t>
               </w:r>
@@ -1188,64 +1188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TALIE : présentation et questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lucciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques : l’exemple de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Cogitore; Federica Dell'Oro; Bernard Eck; Thomas Lebarbé; Elena Pierazzo, Sep 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1888,51 +1888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864829v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.5830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01407433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pell&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tarantino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puche Oc&#233;ane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03949150v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUL157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864829v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.5830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01407433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pell&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tarantino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puche Oc&#233;ane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03949150v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUL157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>