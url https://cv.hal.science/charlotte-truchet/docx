--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2205,356 +2205,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Number of Solutions of Cardinality Constraints through range and roots Decompositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+                <w:t xml:space="preserve">Octogones entiers pour le problème RCPSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2019-25th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPC 2019 - Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276566v1</w:t>
+                <w:t xml:space="preserve">hal-02157804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octogones entiers pour le problème RCPSP</w:t>
+                <w:t xml:space="preserve">Combining Constraint Languages via Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2019 - Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, France. pp.50-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157804v1</w:t>
+                <w:t xml:space="preserve">hal-02945596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Constraint Languages via Abstract Interpretation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Monfroy</w:t>
+                <w:t xml:space="preserve">Estimating the Number of Solutions of Cardinality Constraints through range and roots Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lo Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Portland, France. pp.50-58, </w:t>
+              <w:t xml:space="preserve">CP 2019-25th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stamford, United States. p. 317-332, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30048-7_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945596v1</w:t>
+                <w:t xml:space="preserve">hal-02276566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer le nombre de solutions des contraintes de cardinalité grâce à leur décomposition range et roots</w:t>
               </w:r>
@@ -3607,151 +3607,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un solveur de contraintes basé sur les domaines abstraits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Miné</w:t>
+                <w:t xml:space="preserve">When is it worthwhile to propagate a constraint? A probabilistic analysis of AllDifferent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Du Boisberranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.259-268</w:t>
+              <w:t xml:space="preserve">Meeting on Analytic Algorithmics and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, New Orleans, Louisiana, USA, United States. pp.80-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925430v1</w:t>
+                <w:t xml:space="preserve">hal-00867576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Runtime of Parallel SAT Local Search (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Arbelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3780,386 +3780,386 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics International Conference (MIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Parallel Speed-ups for Las Vegas Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un solveur de contraintes basé sur les domaines abstraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9èmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.259-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870979v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint Solver based on Abstract Domains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of Parallel Speed-ups for Las Vegas Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Benhamou</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VMCAI 2013 - 14th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.160-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2013.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35873-9_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00785604v1</w:t>
+                <w:t xml:space="preserve">hal-00870979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is it worthwhile to propagate a constraint? A probabilistic analysis of AllDifferent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+                <w:t xml:space="preserve">A Constraint Solver based on Abstract Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting on Analytic Algorithmics and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VMCAI 2013 - 14th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Rome, Italy. pp.434--454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35873-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867576v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Urban Planning with Local Search Techniques: the SUSTAINS Project</w:t>
               </w:r>
@@ -5362,502 +5362,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Adaptive Constraint Programming in Music</w:t>
+                <w:t xml:space="preserve">Recherche adaptative et contraintes musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC 01</w:t>
+              <w:t xml:space="preserve">JFPLC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105723v1</w:t>
+                <w:t xml:space="preserve">hal-01105724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint Programming System for Music Composition, Preliminary Results</w:t>
+                <w:t xml:space="preserve">Visual and Adaptive Constraint Programming in Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Agon</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 01, Workshop on Musical Constraints</w:t>
+              <w:t xml:space="preserve">ICMC 01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105726v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Musical CSPs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Constraint Programming System for Music Composition, Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 01 Workshop on Musical Constraints</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, NA, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">CP 01, Workshop on Musical Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161429v1</w:t>
+                <w:t xml:space="preserve">hal-01105726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAO et contraintes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Musical CSPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chemillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, NA, France</w:t>
+              <w:t xml:space="preserve">CP 01 Workshop on Musical Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, NA, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105725v1</w:t>
+                <w:t xml:space="preserve">hal-01161429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche adaptative et contraintes musicales</w:t>
+                <w:t xml:space="preserve">CAO et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPLC</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105724v1</w:t>
+                <w:t xml:space="preserve">hal-01105725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6038,178 +6038,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints for an Unfolding Time</w:t>
+                <w:t xml:space="preserve">OMClouds, a Library for Musical Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraint Programming in Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE-Wiley, pp.55-80, 2011</w:t>
+              <w:t xml:space="preserve">, ISTE-Wiley, pp.189-212, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872977v1</w:t>
+                <w:t xml:space="preserve">hal-00872978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMClouds, a Library for Musical Constraints</w:t>
+                <w:t xml:space="preserve">Constraints for an Unfolding Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraint Programming in Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE-Wiley, pp.189-212, 2011</w:t>
+              <w:t xml:space="preserve">, ISTE-Wiley, pp.55-80, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872978v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Constraint Satisfaction Problems in Computer Assisted Composition</w:t>
               </w:r>
@@ -6933,64 +6933,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Study of Bound Consistency for the Alldifferent Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Du Boisberranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7203,51 +7203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05328671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vavrille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09329-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02945920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monfroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lo Bianco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Bart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Borda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wimmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9268-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Kutonova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jamet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina E. Trusova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zammattio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arbelaez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9292-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9162-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068413000392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Camelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707872" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8170-9_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54997-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30048-7_19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02945596v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_28" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66335-7_11" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2016.0105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.124" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35873-9_26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.69" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.5.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nogu&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668300v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588888v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05328671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vavrille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09329-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02945920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monfroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lo Bianco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Bart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Borda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wimmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9268-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Kutonova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jamet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina E. Trusova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zammattio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arbelaez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9292-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9162-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068413000392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Camelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707872" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8170-9_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54997-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02945596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30048-7_19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_28" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66335-7_11" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2016.0105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.124" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35873-9_26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.69" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.5.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nogu&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668300v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105723v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161429v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588888v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>