--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,217 +100,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatique théâtrale</w:t>
+                <w:t xml:space="preserve">Régie, captation, mise en scène… Quand l’informatique s’invite au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Binaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-12</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328671v1</w:t>
+                <w:t xml:space="preserve">hal-04956688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régie, captation, mise en scène… Quand l’informatique s’invite au théâtre</w:t>
+                <w:t xml:space="preserve">Informatique théâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Binaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956688v1</w:t>
+                <w:t xml:space="preserve">hal-05328671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution sampling with random table constraints</w:t>
               </w:r>
@@ -2205,451 +2205,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octogones entiers pour le problème RCPSP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Monfroy</w:t>
+                <w:t xml:space="preserve">Estimer le nombre de solutions des contraintes de cardinalité grâce à leur décomposition range et roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lo Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2019 - Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Albi, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France. p. 133-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157804v1</w:t>
+                <w:t xml:space="preserve">hal-02160312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Constraint Languages via Abstract Interpretation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Monfroy</w:t>
+                <w:t xml:space="preserve">Estimating the Number of Solutions of Cardinality Constraints through range and roots Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lo Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00016⟩</w:t>
+              <w:t xml:space="preserve">CP 2019-25th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stamford, United States. p. 317-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30048-7_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945596v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Number of Solutions of Cardinality Constraints through range and roots Decompositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+                <w:t xml:space="preserve">Octogones entiers pour le problème RCPSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2019-25th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPC 2019 - Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276566v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer le nombre de solutions des contraintes de cardinalité grâce à leur décomposition range et roots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+                <w:t xml:space="preserve">Combining Constraint Languages via Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, France. pp.50-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160312v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Model to Count Solutions on the alldifferent Constraint</w:t>
               </w:r>
@@ -2854,308 +2854,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la propagation : l'Importance d'être Inconsistant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelleau</w:t>
+                <w:t xml:space="preserve">Reachability in Parametric Interval Markov Chains Using Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Miné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Quantitative Evaluation of SysTems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berlin, Germany. pp.527 - 189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66335-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735167v1</w:t>
+                <w:t xml:space="preserve">hal-01591036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability in Parametric Interval Markov Chains Using Constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Monfroy</w:t>
+                <w:t xml:space="preserve">Améliorer la propagation : l'Importance d'être Inconsistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Quantitative Evaluation of SysTems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Treizièmes journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montreuil sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66335-7_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01591036v1</w:t>
+                <w:t xml:space="preserve">hal-01735167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification de chaînes de Markov à intervalles paramétrés avec des contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,226 +3200,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes sur des flux appliquées a la vérification de programmes audio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anicet Bart</w:t>
+                <w:t xml:space="preserve">Learning Sequential and Parallel Runtime Distributions for Randomized Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Arbelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Monfroy</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onzièmes Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI'16 - 28th {IEEE} International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ictai.2016.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234179v1</w:t>
+                <w:t xml:space="preserve">hal-01980502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sequential and Parallel Runtime Distributions for Randomized Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Arbelaez</w:t>
+                <w:t xml:space="preserve">Contraintes sur des flux appliquées a la vérification de programmes audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barry O'Sullivan</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI'16 - 28th {IEEE} International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Onzièmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ictai.2016.0105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01980502v1</w:t>
+                <w:t xml:space="preserve">hal-01234179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying a Real-Time Language with Constraints</w:t>
               </w:r>
@@ -3810,239 +3810,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un solveur de contraintes basé sur les domaines abstraits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of Parallel Speed-ups for Las Vegas Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Benhamou</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.160-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2013.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925430v1</w:t>
+                <w:t xml:space="preserve">hal-00870979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Parallel Speed-ups for Las Vegas Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un solveur de contraintes basé sur les domaines abstraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9èmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.259-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2013.25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870979v1</w:t>
+                <w:t xml:space="preserve">hal-00925430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint Solver based on Abstract Domains</w:t>
               </w:r>
@@ -5457,122 +5457,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Adaptive Constraint Programming in Music</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Musical CSPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chemillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC 01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, NA, France</w:t>
+              <w:t xml:space="preserve">CP 01 Workshop on Musical Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, NA, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105723v1</w:t>
+                <w:t xml:space="preserve">hal-01161429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint Programming System for Music Composition, Preliminary Results</w:t>
               </w:r>
@@ -5647,109 +5634,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Musical CSPs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual and Adaptive Constraint Programming in Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 01 Workshop on Musical Constraints</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, NA, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">ICMC 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161429v1</w:t>
+                <w:t xml:space="preserve">hal-01105723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAO et contraintes</w:t>
               </w:r>
@@ -6038,178 +6038,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMClouds, a Library for Musical Constraints</w:t>
+                <w:t xml:space="preserve">Constraints for an Unfolding Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraint Programming in Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE-Wiley, pp.189-212, 2011</w:t>
+              <w:t xml:space="preserve">, ISTE-Wiley, pp.55-80, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872978v1</w:t>
+                <w:t xml:space="preserve">hal-00872977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints for an Unfolding Time</w:t>
+                <w:t xml:space="preserve">OMClouds, a Library for Musical Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraint Programming in Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE-Wiley, pp.55-80, 2011</w:t>
+              <w:t xml:space="preserve">, ISTE-Wiley, pp.189-212, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872977v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Constraint Satisfaction Problems in Computer Assisted Composition</w:t>
               </w:r>
@@ -6577,51 +6577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability in Parametric Interval Markov Chains using Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7203,51 +7203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05328671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vavrille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09329-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02945920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monfroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lo Bianco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Bart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Borda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wimmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9268-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Kutonova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jamet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina E. Trusova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zammattio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arbelaez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9292-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9162-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068413000392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Camelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707872" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8170-9_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54997-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02945596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30048-7_19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_28" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66335-7_11" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2016.0105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.124" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35873-9_26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.69" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.5.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nogu&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668300v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105723v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161429v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588888v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05328671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vavrille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09329-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02945920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monfroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lo Bianco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Bart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Borda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wimmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9268-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Kutonova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jamet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina E. Trusova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zammattio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arbelaez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9292-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9162-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068413000392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Camelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707872" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8170-9_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54997-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30048-7_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02945596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_28" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66335-7_11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2016.0105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.124" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.25" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35873-9_26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.69" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.5.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nogu&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668300v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588888v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>