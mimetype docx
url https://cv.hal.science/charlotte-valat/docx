--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -4743,51 +4743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F13BE00C"/>
+    <w:nsid w:val="BDAE1E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>