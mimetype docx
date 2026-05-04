--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -796,91 +796,185 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular monitoring of pathogenic bacteria in food, animals and the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Life Sciences [q-bio]. Université Lyon 1 - Claude Bernard, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04669683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A retrospective multivariate case-control approach to investigate factors influencing the sanitary quality of raw milk cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Chiado Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,2679 +1009,2585 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (2), pp.100617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.afres.2024.100617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04816878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F74 plasmids are major vectors of virulence genes in bovine NTEC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Haenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arnaout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 75 (2), pp.355-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/lam.13733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03715577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cultivable airborne bacteria and their antimicrobial resistance pattern in French milking parlour</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenging the growing rabbit with a moderately pathogenic E. coli under ad libitum or limited feed intake conditions: impact on digestive physiology, bacterial communities, and on post-weaning growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janick Rocher</w:t>
+                <w:t xml:space="preserve">M. Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Laurent</w:t>
+                <w:t xml:space="preserve">C. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Métayer</w:t>
+                <w:t xml:space="preserve">Elisabeth Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11974-8⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2021.14089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128696v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the growing rabbit with a moderately pathogenic E. coli under ad libitum or limited feed intake conditions: impact on digestive physiology, bacterial communities, and on post-weaning growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of cultivable airborne bacteria and their antimicrobial resistance pattern in French milking parlour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Burel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Licois</w:t>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Répérant</w:t>
+                <w:t xml:space="preserve">Janick Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Postollec</w:t>
+                <w:t xml:space="preserve">Frédéric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2021.14089⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (9), pp.11689-11696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11974-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187454v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall changes in the transcriptome of Escherichia coli O26:H11 induced by a subinhibitory concentration of ciprofloxacin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisseson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129 (6), pp.1577-1588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jam.14741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04146571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic Escherichia coli in Dogs Reveals the Predominance of ST372 and the Human-Associated ST73 Extra-Intestinal Lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04032477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variant O89 O-Antigen of E. coli Is Associated With Group 1 Capsule Loci and Multidrug Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goldstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruby Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (4), pp.1308-1309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete sequence of transferable IncHI2/ST4 plasmid carrying blaCTX-M-1 and mcr-1 from an enterohaemorrhagic Escherichia coli (EHEC) from bovine origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méganne Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiology and Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (2), pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Enterohemorrhagic Escherichia coli Encoding Extended-Spectrum Beta-Lactamases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J Goldstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Haenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David G E Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), pp.e01633-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.01633-15.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04394195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of co-localization between pathovar-associated virulence factors and extended-spectrum β-lactamase (bla CTX-M) genes on a single plasmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méganne Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Saras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 192, pp.163-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04388889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Adhesins as an Indicator of Pathovar-Associated Virulence Factors in Bovine &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (23), pp.7230-7234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02365-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic Grouping and Virulence Potential of Extended-Spectrum-β-Lactamase-Producing Escherichia coli Strains in Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (13), pp.4677-4682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aem.00351-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04019333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTX-M-15 Extended-Spectrum beta-Lactamase in a Shiga Toxin-Producing Escherichia coli Isolate of Serotype O111:H8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Haenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Saras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (4), pp.1308 - 1309. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.06997-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of melamine in some poultry products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Veyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 90 (6), pp.1358-1363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps.2010-01205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in vivo du transfert de la mélamine vers certaines productions avicoles, notamment oeufs et viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Veyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TeMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deoxynivalenol on the intestinal microflora of pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Wache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms10010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of field studies to establish the performance of a range of tools for monitoring water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian John Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (4), pp.274-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2007.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using bioluminescent biosensors for hazard analysis and critical control point (HACCP) in wastewater control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Champiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Degorce-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (1), pp.131-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2004.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of ATP bioluminescence to determine the bacterial sensitivity threshold to a bacteriocin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte VALAT</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Thuy N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (5), pp.254-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bio.735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de porte-greffes résistants à la chlorose dans le vignoble de Tavel : résultats de 9 années d'expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Helene Valadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ottenwaelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 105 (18), pp.407-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02723226v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04669683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Symposium on poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3883,77 +3883,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Reperant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hadiouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boilletot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal hygiene and sustainable livestock production. Proceedings of the XVth International Congress of the International Society for Animal Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tribun EU s. r. o, 595 p., 2011, 9788026300083</w:t>
@@ -3982,51 +3982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of feed on the host-microflora interactions in poultry: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4064,51 +4064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4: Evaluation of the field performance of emerging water quality monitoring tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,51 +4225,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4347,51 +4347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers. Rapport d’activité annuelle (3ème année) du Programme européen PoultryFlorGut 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,51 +4531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers. Rapport d’activité annuelle (2ème année) du Programme européen PoultryFlorGut 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,51 +4743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDAE1E28"/>
+    <w:nsid w:val="30FA2B27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4974,51 +4974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-valat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3328-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04600896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rioual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margrete Urdahl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sekse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04827345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B&#233;thune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rep&#233;rant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03715577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arnaout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03128696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;tayer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11974-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.14089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04146571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirchaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drapeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touzain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisseson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14741" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04032477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bachy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00580" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Harris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Piotrowska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goldstone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Qi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Foster" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ganne Billet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04394195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Goldstone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01633-15." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04388889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Polizzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.07.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meheut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02365-14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00351-12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06997-11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Veyrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662709v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian John Allan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenwood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBF6B7X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champiat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Degorce-Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte VALAT" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champiat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Thuy N'Guyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raimbault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.735" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLHL1FRV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Helene Valadier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottenwaelter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018417v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reperant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hadiouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boilletot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fouillac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Allan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlotte-valat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3328-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04600896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rioual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margrete Urdahl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sekse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04827345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B&#233;thune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rep&#233;rant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03715577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arnaout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13733" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.14089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03128696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;tayer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11974-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04146571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirchaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drapeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touzain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisseson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04032477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bachy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00580" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Harris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Piotrowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goldstone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Qi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Foster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ganne Billet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04394195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Goldstone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01633-15." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04388889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Forest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Polizzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.07.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meheut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02365-14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00351-12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06997-11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Veyrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian John Allan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenwood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.02.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBF6B7X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champiat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Degorce-Dumas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte VALAT" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champiat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Thuy N'Guyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raimbault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.735" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLHL1FRV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Helene Valadier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottenwaelter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018417v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reperant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hadiouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boilletot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fouillac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Allan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>