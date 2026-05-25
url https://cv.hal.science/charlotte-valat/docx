--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -4743,51 +4743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30FA2B27"/>
+    <w:nsid w:val="05E7E06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>