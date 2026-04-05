--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -170,2071 +170,2230 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mafias italiennes : de redoutables acteurs criminels mondialisés</w:t>
+                <w:t xml:space="preserve">Patrimonializzazione dell’antimafia ed elaborazione di un nuovo paradigma identitario dell’Italia repubblicana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonelli, Marco; Rispoli, Francesca. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, La gangstérisation du monde, 2024/3 (125-126), pp.35-39. </w:t>
+              <w:t xml:space="preserve">Tracce Libere. Le memorie dell'antimafia tra ricerca, testimonianze e impegno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/quin.125.0035⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Libera. Associazioni, nomi e numeri contro le mafie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.124-133, 2026, 979-12-985678-1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980173v1</w:t>
+                <w:t xml:space="preserve">hal-05570946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'antimafia come risorsa e alternativa economica</w:t>
+                <w:t xml:space="preserve">La droite italienne, les mafias et l'antimafia. Une histoire polémique faite de liaisons dangereuses et d'instrumentalisations mémorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camilla Zucchi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Comment les droites profitent de l'affaiblissement de la démocratie. Le cas italien (1994-2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9782385192488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03091494v1</w:t>
+                <w:t xml:space="preserve">hal-05570949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sicile, laboratoire de la mobilisation citoyenne contre la mafia (1982-1992)</w:t>
+                <w:t xml:space="preserve">Dalla memoria delle vittime alla storia delle stragi: le commemorazioni come luogo di (ri)elaborazione della storia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vittorio Coco; Matteo Di Figlia; Carlo Verri. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le stragi del 1992. Politica, istituzioni e memoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057101v1</w:t>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-190, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il capo dei capi : une réprésentation polémique de Totò Riina</w:t>
+                <w:t xml:space="preserve">Victimes de la mafia, martyrs de la République italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le martyre politique en Europe du Sud (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.295-307, 2025, 978-84-9096-454-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430950v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14yz4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de la société civile</w:t>
+                <w:t xml:space="preserve">Mafia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Picco</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ravveduto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02057106v1</w:t>
+              <w:t xml:space="preserve">Il "Bel Paese". Essais sur les catégories historiographiques italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.735-757, 2025, 978-2-406-18994-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18994-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentino Rossi : la construction médiatique du mythe</w:t>
+                <w:t xml:space="preserve">L’antimafia come strumento di memoria: nuove modalità del racconto criminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertone, Manuela; Masoni, Céline. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italies</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02057128v1</w:t>
+              <w:t xml:space="preserve">Mafie transmediali : forme e generi del nuovo racconto criminale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rubbettino, 2021, Collana del Laboratorio sull’intelligence dell’Università della Calabria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation antimafia de 1992</w:t>
+                <w:t xml:space="preserve">Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Studi e ricerca sulla criminalità organizzata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopædia Universalis junior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Encyclopædia Universalis junior</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eroe, uomo, santo ? Il paradosso della memoria di Giovanni Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caliò, Tommaso; Ceci, Lucia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'immaginario devoto tra mafie e antimafia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-233, 2017, Riti, culti e santi, 9788867285167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02057298v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler de mafia : la classe politique face à la violence mafieuse de 1963 à 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fournel, Jean-Louis; Descendre, Romain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages, politique, histoire : avec Jean-Claude Zancarini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.347-361, 2015, Hors collection, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.5262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La memoria come motore dell'impegno civile. Dal pubblico al privato, analisi delle testimonianze dei figli delle vittime di mafia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurizia Morini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figli delle vittime. Gli anni Settanta, le storie di famiglia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliberti Editore, pp.91-124, 2013, 978887424982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalla memoria delle vittime alla storia delle stragi: le commemorazioni come luogo di (ri)elaborazione della storia</w:t>
+                <w:t xml:space="preserve">Les mafias italiennes : de redoutables acteurs criminels mondialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le stragi del 1992. Politica, istituzioni e memoria</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05471842v1</w:t>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La gangstérisation du monde, 2024/3 (125-126), pp.35-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quin.125.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victimes de la mafia, martyrs de la République italienne</w:t>
+                <w:t xml:space="preserve">L'antimafia come risorsa e alternativa economica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le martyre politique en Europe du Sud (XIXe-XXIe siècle)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05343094v1</w:t>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03091494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mafia</w:t>
+                <w:t xml:space="preserve">La Sicile, laboratoire de la mobilisation citoyenne contre la mafia (1982-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Ravveduto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il "Bel Paese". Essais sur les catégories historiographiques italiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18994-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05509720v1</w:t>
+                <w:t xml:space="preserve">hal-02057101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antimafia come strumento di memoria: nuove modalità del racconto criminale</w:t>
+                <w:t xml:space="preserve">Il capo dei capi : une réprésentation polémique de Totò Riina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mafie transmediali : forme e generi del nuovo racconto criminale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03697328v1</w:t>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rhétorique et représentations de la culture mafieuse. Images, rituels, mythes et symboles, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.9834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Italie</w:t>
+                <w:t xml:space="preserve">Politiques de la société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Panvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Picco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopædia Universalis junior</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02057192v1</w:t>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Sans recourir à la violence » : la société italienne face aux terrorismes et aux mafias (1969-1992), 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eroe, uomo, santo ? Il paradosso della memoria di Giovanni Falcone</w:t>
+                <w:t xml:space="preserve">Valentino Rossi : la construction médiatique du mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'immaginario devoto tra mafie e antimafia</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02057252v1</w:t>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, In corpore sano, 23, pp.363-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.7641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de mafia : la classe politique face à la violence mafieuse de 1963 à 1992</w:t>
+                <w:t xml:space="preserve">La mobilisation antimafia de 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages, politique, histoire : avec Jean-Claude Zancarini</w:t>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-02058127v1</w:t>
+              <w:t xml:space="preserve">Rivista di Studi e ricerca sulla criminalità organizzata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rivista di Studi e Ricerche sulla criminalità organizzata, 2, pp.32-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/cross-6972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser la société civile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner l'italien en Langues Étrangères Appliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Manchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique du crime organisé : 40 fiches illustrées pour comprendre le monde</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04980165v1</w:t>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23 | 2020, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La camorra, une mafia hétérogène</w:t>
+                <w:t xml:space="preserve">« Sans recourir à la violence » : la société italienne face aux terrorismes et aux mafias (1969-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Panvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Picco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique du crime organisé : 40 fiches illustrées pour comprendre le monde</w:t>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-04980193v1</w:t>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22 | 2019, 2019, Laboratoire italien, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02097545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d'une mémoire publique de la lutte contre la mafia de 1982 à 2012 à partir d'un martyrologe : Pio La Torre, Carlo Alberto dalla Chiesa, Giovanni Falcone et Paolo Borsellino</w:t>
+                <w:t xml:space="preserve">Mobiliser la société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">tel-01470596v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique du crime organisé : 40 fiches illustrées pour comprendre le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.156-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La camorra, une mafia hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique du crime organisé : 40 fiches illustrées pour comprendre le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La graphic novel, uno strumento di costruzione e diffusione di Public History: Falcone e Borsellino nei fumetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Book of abstract AIPH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.208-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafia, corruption et clientélisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l'italien en Langues Étrangères Appliquées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction d'une mémoire publique de la lutte contre la mafia de 1982 à 2012 à partir d'un martyrologe : Pio La Torre, Carlo Alberto dalla Chiesa, Giovanni Falcone et Paolo Borsellino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">halshs-02097545v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. Université Grenoble Alpes; Università degli studi (Pise, Italie), 2015. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015GREAH030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01470596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’opposer au terrorisme et à la mafia : les luttes citoyennes à Milan (1963-1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nando Dalla Chiesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2302,51 +2461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B8C315F"/>
+    <w:nsid w:val="0C16943C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2533,51 +2692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottemoge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198364482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.125.0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.643" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9834" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Panvini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Picco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/cross-6972" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791257010966" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yz4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ravveduto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://junior.universalis.fr/encyclopedie/italie/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867285167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01470596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAH030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Manchio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.597" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Dalla Chiesa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2581" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottemoge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198364482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libera.it/it-schede-2816-le_memorie_dell_antimafia_tra_ricerca_testimonianze_e_impegno_civile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791257010966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yz4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ravveduto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://junior.universalis.fr/encyclopedie/italie/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867285167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5262" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.125.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.643" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2753" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Panvini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Picco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7641" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/cross-6972" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Manchio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.597" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2497" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01470596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAH030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Dalla Chiesa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>