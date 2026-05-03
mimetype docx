--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -290,745 +290,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La droite italienne, les mafias et l'antimafia. Une histoire polémique faite de liaisons dangereuses et d'instrumentalisations mémorielles</w:t>
+                <w:t xml:space="preserve">La droite italienne, les mafias et l'antimafia : une histoire polémique faite de liaisons dangereuses et d'instrumentalisations mémorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Camilla Zucchi. </w:t>
+              <w:t xml:space="preserve">Zucchi, Camilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment les droites profitent de l'affaiblissement de la démocratie. Le cas italien (1994-2026)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Comment les droites profitent de l'affaiblissement de la démocratie : le cas italien (1994-2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9782385192488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla memoria delle vittime alla storia delle stragi: le commemorazioni come luogo di (ri)elaborazione della storia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vittorio Coco; Matteo Di Figlia; Carlo Verri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le stragi del 1992. Politica, istituzioni e memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-190, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victimes de la mafia, martyrs de la République italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le martyre politique en Europe du Sud (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, pp.295-307, 2025, 978-84-9096-454-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14yz4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Ravveduto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il "Bel Paese". Essais sur les catégories historiographiques italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.735-757, 2025, 978-2-406-18994-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18994-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’antimafia come strumento di memoria: nuove modalità del racconto criminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertone, Manuela; Masoni, Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mafie transmediali : forme e generi del nuovo racconto criminale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rubbettino, 2021, Collana del Laboratorio sull’intelligence dell’Università della Calabria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis junior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Encyclopædia Universalis junior</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eroe, uomo, santo ? Il paradosso della memoria di Giovanni Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caliò, Tommaso; Ceci, Lucia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immaginario devoto tra mafie e antimafia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-233, 2017, Riti, culti e santi, 9788867285167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler de mafia : la classe politique face à la violence mafieuse de 1963 à 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fournel, Jean-Louis; Descendre, Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages, politique, histoire : avec Jean-Claude Zancarini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.347-361, 2015, Hors collection, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.5262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La memoria come motore dell'impegno civile. Dal pubblico al privato, analisi delle testimonianze dei figli delle vittime di mafia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurizia Morini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figli delle vittime. Gli anni Settanta, le storie di famiglia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aliberti Editore, pp.91-124, 2013, 978887424982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1038,601 +1051,601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mafias italiennes : de redoutables acteurs criminels mondialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, La gangstérisation du monde, 2024/3 (125-126), pp.35-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quin.125.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'antimafia come risorsa e alternativa economica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23, pp.43-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03091494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sicile, laboratoire de la mobilisation citoyenne contre la mafia (1982-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il capo dei capi : une réprésentation polémique de Totò Riina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rhétorique et représentations de la culture mafieuse. Images, rituels, mythes et symboles, 36, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.9834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de la société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Panvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Picco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, « Sans recourir à la violence » : la société italienne face aux terrorismes et aux mafias (1969-1992), 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Rossi : la construction médiatique du mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, In corpore sano, 23, pp.363-383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.7641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation antimafia de 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Studi e ricerca sulla criminalità organizzata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Rivista di Studi e Ricerche sulla criminalità organizzata, 2, pp.32-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/cross-6972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1642,224 +1655,224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'italien en Langues Étrangères Appliquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Manchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 | 2020, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transalpina.597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sans recourir à la violence » : la société italienne face aux terrorismes et aux mafias (1969-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Panvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Picco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 | 2019, 2019, Laboratoire italien, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02097545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1869,298 +1882,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser la société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopolitique du crime organisé : 40 fiches illustrées pour comprendre le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.156-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La camorra, une mafia hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopolitique du crime organisé : 40 fiches illustrées pour comprendre le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La graphic novel, uno strumento di costruzione e diffusione di Public History: Falcone e Borsellino nei fumetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of abstract AIPH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.208-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafia, corruption et clientélisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2170,100 +2183,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'une mémoire publique de la lutte contre la mafia de 1982 à 2012 à partir d'un martyrologe : Pio La Torre, Carlo Alberto dalla Chiesa, Giovanni Falcone et Paolo Borsellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Grenoble Alpes; Università degli studi (Pise, Italie), 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015GREAH030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01470596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2273,127 +2286,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’opposer au terrorisme et à la mafia : les luttes citoyennes à Milan (1963-1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nando Dalla Chiesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2461,51 +2474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C16943C"/>
+    <w:nsid w:val="7F32A935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2692,51 +2705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottemoge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198364482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libera.it/it-schede-2816-le_memorie_dell_antimafia_tra_ricerca_testimonianze_e_impegno_civile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791257010966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yz4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ravveduto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://junior.universalis.fr/encyclopedie/italie/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867285167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5262" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.125.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.643" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2753" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Panvini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Picco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7641" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/cross-6972" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Manchio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.597" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2497" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01470596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAH030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Dalla Chiesa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottemoge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198364482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libera.it/it-schede-2816-le_memorie_dell_antimafia_tra_ricerca_testimonianze_e_impegno_civile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/comment-les-droites-profitent-de-laffaiblissement-de-la-democratie-le-cas-italien-1994-2026/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791257010966" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yz4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ravveduto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://junior.universalis.fr/encyclopedie/italie/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867285167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.125.0035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9834" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Panvini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Picco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2553" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/cross-6972" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Manchio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2497" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01470596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAH030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Dalla Chiesa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2581" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>