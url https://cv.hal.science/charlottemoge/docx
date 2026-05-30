--- v2 (2026-05-03)
+++ v3 (2026-05-30)
@@ -204,285 +204,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonializzazione dell’antimafia ed elaborazione di un nuovo paradigma identitario dell’Italia repubblicana</w:t>
+                <w:t xml:space="preserve">Dalla memoria delle vittime alla storia delle stragi: le commemorazioni come luogo di (ri)elaborazione della storia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antonelli, Marco; Rispoli, Francesca. </w:t>
+              <w:t xml:space="preserve">Vittorio Coco; Matteo Di Figlia; Carlo Verri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracce Libere. Le memorie dell'antimafia tra ricerca, testimonianze e impegno</w:t>
+              <w:t xml:space="preserve">Le stragi del 1992. Politica, istituzioni e memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libera. Associazioni, nomi e numeri contro le mafie</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.124-133, 2026, 979-12-985678-1-8</w:t>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-190, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570946v1</w:t>
+                <w:t xml:space="preserve">hal-05471842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La droite italienne, les mafias et l'antimafia : une histoire polémique faite de liaisons dangereuses et d'instrumentalisations mémorielles</w:t>
+                <w:t xml:space="preserve">Patrimonializzazione dell’antimafia ed elaborazione di un nuovo paradigma identitario dell’Italia repubblicana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zucchi, Camilla. </w:t>
+              <w:t xml:space="preserve">Antonelli, Marco; Rispoli, Francesca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment les droites profitent de l'affaiblissement de la démocratie : le cas italien (1994-2026)</w:t>
+              <w:t xml:space="preserve">Tracce Libere. Le memorie dell'antimafia tra ricerca, testimonianze e impegno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 9782385192488</w:t>
+                <w:t xml:space="preserve">Libera. Associazioni, nomi e numeri contro le mafie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.124-133, 2026, 979-12-985678-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570949v1</w:t>
+                <w:t xml:space="preserve">hal-05570946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalla memoria delle vittime alla storia delle stragi: le commemorazioni come luogo di (ri)elaborazione della storia</w:t>
+                <w:t xml:space="preserve">La droite italienne, les mafias et l'antimafia : une histoire polémique faite de liaisons dangereuses et d'instrumentalisations mémorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vittorio Coco; Matteo Di Figlia; Carlo Verri. </w:t>
+              <w:t xml:space="preserve">Zucchi, Camilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le stragi del 1992. Politica, istituzioni e memoria</w:t>
+              <w:t xml:space="preserve">Comment les droites profitent de l'affaiblissement de la démocratie : le cas italien (1994-2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viella</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.173-190, 2026</w:t>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9782385192488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471842v1</w:t>
+                <w:t xml:space="preserve">hal-05570949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victimes de la mafia, martyrs de la République italienne</w:t>
               </w:r>
@@ -1293,209 +1293,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il capo dei capi : une réprésentation polémique de Totò Riina</w:t>
+                <w:t xml:space="preserve">Politiques de la société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Panvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Picco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/narratologie.9834⟩</w:t>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Sans recourir à la violence » : la société italienne face aux terrorismes et aux mafias (1969-1992), 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430950v1</w:t>
+                <w:t xml:space="preserve">hal-02057106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de la société civile</w:t>
+                <w:t xml:space="preserve">Il capo dei capi : une réprésentation polémique de Totò Riina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Picco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, « Sans recourir à la violence » : la société italienne face aux terrorismes et aux mafias (1969-1992), 22, </w:t>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rhétorique et représentations de la culture mafieuse. Images, rituels, mythes et symboles, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.9834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057106v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Rossi : la construction médiatique du mythe</w:t>
               </w:r>
@@ -1773,64 +1773,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sans recourir à la violence » : la société italienne face aux terrorismes et aux mafias (1969-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Panvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Picco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 | 2019, 2019, Laboratoire italien, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2474,51 +2474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F32A935"/>
+    <w:nsid w:val="5827474F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2705,51 +2705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottemoge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198364482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libera.it/it-schede-2816-le_memorie_dell_antimafia_tra_ricerca_testimonianze_e_impegno_civile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/comment-les-droites-profitent-de-laffaiblissement-de-la-democratie-le-cas-italien-1994-2026/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791257010966" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yz4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ravveduto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://junior.universalis.fr/encyclopedie/italie/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867285167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.125.0035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9834" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Panvini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Picco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2553" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/cross-6972" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Manchio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2497" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01470596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAH030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Dalla Chiesa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2581" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottemoge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198364482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791257010966" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libera.it/it-schede-2816-le_memorie_dell_antimafia_tra_ricerca_testimonianze_e_impegno_civile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/comment-les-droites-profitent-de-laffaiblissement-de-la-democratie-le-cas-italien-1994-2026/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yz4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ravveduto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://junior.universalis.fr/encyclopedie/italie/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867285167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.125.0035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Panvini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Picco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2553" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9834" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/cross-6972" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Manchio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2497" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01470596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAH030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Dalla Chiesa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2581" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>