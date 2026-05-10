--- v0 (2026-03-07)
+++ v1 (2026-05-10)
@@ -1142,288 +1142,288 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophies du sens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropologies philosophiques allemandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Berner</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 258 p., 2023, 978-2-406-14272-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14274-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358156v1</w:t>
+                <w:t xml:space="preserve">hal-04332933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologies philosophiques allemandes</w:t>
+                <w:t xml:space="preserve">Philosophies du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 361 p., 2023, 9782757439326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04332933v1</w:t>
+                <w:t xml:space="preserve">hal-04332912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophies du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Septentrion, 2023, 978-2-7574-3908-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04332912v1</w:t>
+                <w:t xml:space="preserve">hal-04358156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perfectibilité de l’homme</w:t>
               </w:r>
@@ -1509,177 +1509,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessing, L'éducation du genre humain</w:t>
+                <w:t xml:space="preserve">L'éducation du genre humain (G. E. Lessing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Charlotte Morel. 2021, Les carnets-DDB, 978-2-220-09772-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Morel. Desclée de Brouwer, 2021, L'éducation du genre humain, Marc de Launay, 978-2-220-09772-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787157v1</w:t>
+                <w:t xml:space="preserve">hal-03480494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation du genre humain (G. E. Lessing)</w:t>
+                <w:t xml:space="preserve">Lessing, L'éducation du genre humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Charlotte Morel. Desclée de Brouwer, 2021, L'éducation du genre humain, Marc de Launay, 978-2-220-09772-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gotthold Ephraim Lessing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Morel. 2021, Les carnets-DDB, 978-2-220-09772-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480494v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Allemagne et la querelle du matérialisme (1848-1866) - Une crise oubliée ?</w:t>
               </w:r>
@@ -2129,325 +2129,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">« Lotze : du mécanique au signifiant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pierre-François Moreau; Charlotte Morel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Berner; Charlotte Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologies philosophiques allemandes. De Johann Friedrich Herbart à Helmuth Plessner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14274-4.p.0007⟩</w:t>
+              <w:t xml:space="preserve">Philosophies du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, p. 99-131, 2023, 978-2-7574-3908-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357834v1</w:t>
+                <w:t xml:space="preserve">hal-04332941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lotze : du mécanique au signifiant »</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Berner; Charlotte Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophies du sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, p. 99-131, 2023, 978-2-7574-3908-1. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-34, 2023, 978-2-7574-3908-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.147865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332941v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Berner</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Christian Berner; Charlotte Morel. </w:t>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-François Moreau; Charlotte Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophies du sens</w:t>
+              <w:t xml:space="preserve">Anthropologies philosophiques allemandes. De Johann Friedrich Herbart à Helmuth Plessner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147865⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-13, 2023, 978-2-406-14272-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14274-4.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357856v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sens moderne de la métaphore anthropologique du microcosme. Le Mikrokosmos de Lotze</w:t>
               </w:r>
@@ -2690,862 +2690,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction des textes n°51 et 52: Johann Gottlieb Fichte, &amp;quot;Quelques leçons sur la destination du savant&amp;quot;, extraits de la 2e et de la 4e Leçon</w:t>
+                <w:t xml:space="preserve">Introduction du texte n°36: G. E. Lessing, &amp;quot;L'éducation du genre humain, § 91-100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.388-399, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905413v1</w:t>
+                <w:t xml:space="preserve">hal-03905322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et traduction du texte n°34: G. E. Lessing, &amp;quot;Leibniz sur les châtiments éternels&amp;quot; (extrait)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.375-383, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du texte n°80: G. E. Lessing, &amp;quot;L'éducation du genre humain, § 81-90</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.825-831, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du chapitre 11: « Fins de l’homme, fins de la raison, fins de la nature, fins de Dieu » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nouailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1079-1090, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du chapitre 1: &amp;quot;La perfectibilité avant la perfectibilité : Halle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Nannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction du texte n°54: Johann Friedrich Wilhelm Jerusalem, &amp;quot;Considérations sur les vérités les plus éminentes de la religion&amp;quot;, extrait de la 1e Considération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Nannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.567-573, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du texte n°106: Joachim Heinrich Campe, &amp;quot;La faculté de sentir et de connaître de l'âme humaine&amp;quot;, extrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1019-1028, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction des textes n°62 et 63: Johann Nikolaus Tetens, &amp;quot;Essais philosophiques sur la nature humaine et son développement&amp;quot;, extraits de l'Essai 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.661-671, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3561,720 +3548,733 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme. Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, , 2022, Textes de philosophie, 978-2-406-12255-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du chapitre 7: « La perfectibilité est-elle universelle en l’homme ? »</w:t>
+                <w:t xml:space="preserve">Introduction et traduction du texte n°55: Joachim Heinrich Campe, &amp;quot;Dialogues philosophiques sur le fait que la religion soit immédiatement portée à notre connaissance, et sur l'insuffisance de certains preuves qu'on en a proposées&amp;quot;, extrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hourcade Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.573-607, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904778v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et traduction du texte n°108: G. E. Lessing, &amp;quot;Qu'il peut y voir pour l'homme plus de cinq sens&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1042-1056, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et traduction du texte n°55: Joachim Heinrich Campe, &amp;quot;Dialogues philosophiques sur le fait que la religion soit immédiatement portée à notre connaissance, et sur l'insuffisance de certains preuves qu'on en a proposées&amp;quot;, extrait</w:t>
+                <w:t xml:space="preserve">Introduction du chapitre 7: « La perfectibilité est-elle universelle en l’homme ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hourcade Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.545-562, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905335v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et traduction du texte n°35: K. W. Jerusalem, &amp;quot;Sur la liberté&amp;quot; (extrait)</w:t>
+                <w:t xml:space="preserve">Traduction des textes n°51 et 52: Johann Gottlieb Fichte, &amp;quot;Quelques leçons sur la destination du savant&amp;quot;, extraits de la 2e et de la 4e Leçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.524-530, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905319v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du texte n°28: Jakob Michael Reinhold Lenz, &amp;quot;Essai sur le premier principe de la morale</w:t>
+                <w:t xml:space="preserve">Introduction et traduction du texte n°19: G. E. Lessing, Lettre à Mendelssohn, 21 janvier 1756</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Hengl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.194-204, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905331v1</w:t>
+                <w:t xml:space="preserve">hal-03904972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et traduction du texte n°19: G. E. Lessing, Lettre à Mendelssohn, 21 janvier 1756</w:t>
+                <w:t xml:space="preserve">Introduction du texte n°28: Jakob Michael Reinhold Lenz, &amp;quot;Essai sur le premier principe de la morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hengl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-282, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904972v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction du texte n°118: Adam Weishaupt, &amp;quot;Histoire du perfectionnement du genre humain&amp;quot;, extrait</w:t>
+                <w:t xml:space="preserve">Introduction et traduction du texte n°35: K. W. Jerusalem, &amp;quot;Sur la liberté&amp;quot; (extrait)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.384-388, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905412v1</w:t>
+                <w:t xml:space="preserve">hal-03905319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction du texte n°76: Adam Weishaupt, &amp;quot;Apologie de l’insatisfaction et du mal&amp;quot;, extrait</w:t>
               </w:r>
@@ -4283,661 +4283,661 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.746-751, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du chapitre 4: « Se perfectionne-t-on après la mort ? »</w:t>
+                <w:t xml:space="preserve">Traduction du texte n°118: Adam Weishaupt, &amp;quot;Histoire du perfectionnement du genre humain&amp;quot;, extrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1119-1121, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904756v1</w:t>
+                <w:t xml:space="preserve">hal-03905412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et traduction des texte n°90 et 91: Gotthilf Samuel Steinbart, &amp;quot;Système de la philosophie pure ou doctrine chrétienne de la félicité&amp;quot; - extraits des sections 1, 2, 6</w:t>
+                <w:t xml:space="preserve">Introduction du chapitre 4: « Se perfectionne-t-on après la mort ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-314, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905352v1</w:t>
+                <w:t xml:space="preserve">hal-03904756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction du texte n°47: Johann Friedrich Wilhelm Jerusalem, &amp;quot;Considérations sur les vérités les plus éminentes de la religion&amp;quot;, extrait de la 2e Considération</w:t>
+                <w:t xml:space="preserve">Traduction du texte n°33: Johann Friedrich Wilhelm Jerusalem, &amp;quot;Considérations sur les vérités les plus éminentes de la religion&amp;quot;, extrait de la 6e Considération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Nannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.369-375, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905419v1</w:t>
+                <w:t xml:space="preserve">hal-03905415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction du texte n°33: Johann Friedrich Wilhelm Jerusalem, &amp;quot;Considérations sur les vérités les plus éminentes de la religion&amp;quot;, extrait de la 6e Considération</w:t>
+                <w:t xml:space="preserve">Traduction du texte n°47: Johann Friedrich Wilhelm Jerusalem, &amp;quot;Considérations sur les vérités les plus éminentes de la religion&amp;quot;, extrait de la 2e Considération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Nannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.504-505, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905415v1</w:t>
+                <w:t xml:space="preserve">hal-03905419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et traduction des textes n°97 et 98: Gotthilf Samuel Steinbart, &amp;quot;Système de la philosophie pure ou doctrine chrétienne de la félicité - section 3- § 23, § 26</w:t>
+                <w:t xml:space="preserve">Introduction et traduction des texte n°90 et 91: Gotthilf Samuel Steinbart, &amp;quot;Système de la philosophie pure ou doctrine chrétienne de la félicité&amp;quot; - extraits des sections 1, 2, 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.915-928, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905337v1</w:t>
+                <w:t xml:space="preserve">hal-03905352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du texte n°36: G. E. Lessing, &amp;quot;L'éducation du genre humain, § 91-100</w:t>
+                <w:t xml:space="preserve">Introduction et traduction des textes n°97 et 98: Gotthilf Samuel Steinbart, &amp;quot;Système de la philosophie pure ou doctrine chrétienne de la félicité - section 3- § 23, § 26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.961-970, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905322v1</w:t>
+                <w:t xml:space="preserve">hal-03905337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamann : la raison est langue…mais quelle langue ?</w:t>
               </w:r>
@@ -5003,195 +5003,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessing et les hérétiques du XVIe siècle : de l’anti-trinitarisme à la réflexion sur le déisme et la religion rationnelle</w:t>
+                <w:t xml:space="preserve">La philosophie et ses contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Méricam-Bourdet, C. Volpilhac, Paris, Classiques Garnier, 2020, p. 413-433. </w:t>
+              <w:t xml:space="preserve">Michel Espagne, Ba Cuong Nguyen, Thi Hanh Nguyen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique du XVIe siècle au temps des Lumières</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hanoi-Paris. Un nouvel espace des sciences humaines,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 777-790, 2020, 978-2-84174-957-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02987342v1</w:t>
+                <w:t xml:space="preserve">halshs-02987356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La philosophie et ses contextes</w:t>
+                <w:t xml:space="preserve">Lessing et les hérétiques du XVIe siècle : de l’anti-trinitarisme à la réflexion sur le déisme et la religion rationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Espagne, Ba Cuong Nguyen, Thi Hanh Nguyen. </w:t>
+              <w:t xml:space="preserve">M. Méricam-Bourdet, C. Volpilhac, Paris, Classiques Garnier, 2020, p. 413-433. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hanoi-Paris. Un nouvel espace des sciences humaines,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La fabrique du XVIe siècle au temps des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.413-433, 2020, Rencontres, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09404-3.p.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02987356v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02987342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous ne sommes qu'une partie de nous-mêmes'. En quoi la théorie romantique du sujet n'est pas une 'science du moi</w:t>
               </w:r>
@@ -5703,324 +5703,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H. LOTZE: Sur le concept de beauté (1845)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">traduction chapitres 8 à 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H. Lotze</w:t>
+                <w:t xml:space="preserve">Hans-Christoph Schmidt Am Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Boccaccini, Federico. </w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiwenn Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Choffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">direction de la traduction: Alain-Patrick Olivier, Maiwenn Roudaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lotze et son héritage. Son influence et son impact sur la philosophie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2015, 978-2-87574-278-0</w:t>
+              <w:t xml:space="preserve">Hans-Christoph Schmidt am Busch, La "reconnaissance comme principe de la Théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-84788-723-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224608v1</w:t>
+                <w:t xml:space="preserve">halshs-01246490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Kant et néo-kantismes. Jugement éthique et jugement esthétique chez Lotze</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">R.H. LOTZE: Sur le concept de beauté (1845)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Lotze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boccaccini, Federico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lotze et son héritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.103-118, 2015, 978-2-87574-278-0</w:t>
+              <w:t xml:space="preserve">Lotze et son héritage. Son influence et son impact sur la philosophie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2015, 978-2-87574-278-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216739v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">traduction chapitres 8 à 16</w:t>
+                <w:t xml:space="preserve">Entre Kant et néo-kantismes. Jugement éthique et jugement esthétique chez Lotze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">direction de la traduction: Alain-Patrick Olivier, Maiwenn Roudaut. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boccaccini, Federico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hans-Christoph Schmidt am Busch, La "reconnaissance comme principe de la Théorie critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lotze et son héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.103-118, 2015, 978-2-87574-278-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENS éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01246490v1</w:t>
+                <w:t xml:space="preserve">hal-01216739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6269,51 +6269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.883.0037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.883.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.7314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904676v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.6202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jtph-2019-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.141.0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2017.134065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04728196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04358156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthropologies-philosophiques-allemandes-de-johann-friedrich-herbart-a-helmuth-plessner.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14274-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100060060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourcade Emmanuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Yuva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthold Ephraim Lessing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Launay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03480494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Bayertz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan de Calan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hartung" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/64649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.64649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coulombeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04861686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-vitalismes-bertrand-nouailles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04357834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthropologies-philosophiques-allemandes-de-johann-friedrich-herbart-a-helmuth-plessner-introduction.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14274-4.p.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04357856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14274-4.p.0057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heiup.uni-heidelberg.de/catalog/book/857/chapter/15262" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.857.c15262" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/humankind-and-humanity-in-the-philosophy-of-the-enlightenment-9781350142930/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau-introduction-1.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5.p.0105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nouailles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neveu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nannini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacaille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rialland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hengl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904756v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905419v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03480554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100766280" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-fabrique-du-xvie-siecle-au-temps-des-lumieres-lessing-et-les-heretiques-du-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09404-3.p.0413" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archivescontemporaines.com/books/9782813002174" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1000" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07049-8.p.0129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://L&#8217;Allemagne et la querelle du mat&#233;rialisme (1848-1866) - Une crise oubli&#233;e ?" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07049-8.p.0009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07049-8.p.0103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07067-2.p.0185" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Lotze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Busch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choffat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100593110" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.883.0037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.883.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.7314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904676v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.6202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jtph-2019-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.141.0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2017.134065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04728196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthropologies-philosophiques-allemandes-de-johann-friedrich-herbart-a-helmuth-plessner.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14274-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100060060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04358156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourcade Emmanuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Yuva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03480494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthold Ephraim Lessing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Bayertz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan de Calan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hartung" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/64649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.64649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coulombeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04861686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-vitalismes-bertrand-nouailles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04357856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04357834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthropologies-philosophiques-allemandes-de-johann-friedrich-herbart-a-helmuth-plessner-introduction.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14274-4.p.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14274-4.p.0057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heiup.uni-heidelberg.de/catalog/book/857/chapter/15262" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.857.c15262" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04332963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/humankind-and-humanity-in-the-philosophy-of-the-enlightenment-9781350142930/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau-introduction-1.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5.p.0105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nouailles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neveu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nannini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacaille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rialland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hengl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03905337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03480554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100766280" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-fabrique-du-xvie-siecle-au-temps-des-lumieres-lessing-et-les-heretiques-du-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09404-3.p.0413" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archivescontemporaines.com/books/9782813002174" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1000" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07049-8.p.0129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://L&#8217;Allemagne et la querelle du mat&#233;rialisme (1848-1866) - Une crise oubli&#233;e ?" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07049-8.p.0009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07049-8.p.0103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07067-2.p.0185" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Busch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choffat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100593110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Lotze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>