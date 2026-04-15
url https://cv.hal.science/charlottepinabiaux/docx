--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1493,217 +1493,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux non-verbaux dans le TDA/H : développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
+                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux dans le TDA/H: développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de la fédération EPN-R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération EPN-R, Apr 2023, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">DysCoFérences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420011v1</w:t>
+                <w:t xml:space="preserve">hal-04069145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux dans le TDA/H: développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
+                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux non-verbaux dans le TDA/H : développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DysCoFérences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de la fédération EPN-R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération EPN-R, Apr 2023, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069145v1</w:t>
+                <w:t xml:space="preserve">hal-04420011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-verbal social cues following in ADHD: development of a new clinical tool</w:t>
               </w:r>
@@ -1873,265 +1873,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP53 : Evaluating spatial cuing effects of social cues in children with ADHD: Pre-test of three versions of a neuropsychological tool in children without disorders</w:t>
+                <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawel Mersali</w:t>
+                <w:t xml:space="preserve">Flavia Ciminaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMEAC Digital Day</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Evian-les-Bains, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714757v1</w:t>
+                <w:t xml:space="preserve">hal-03714765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
+                <w:t xml:space="preserve">HP53 : Evaluating spatial cuing effects of social cues in children with ADHD: Pre-test of three versions of a neuropsychological tool in children without disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flavia Ciminaghi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawel Mersali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMEAC Digital Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.e13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714765v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions exécutives et métacognition chez des enfants de 8 à 10 ans : Influences sur la régulation des apprentissages.</w:t>
               </w:r>
@@ -2922,51 +2922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial cueing effects of social cues in children with ADHD: development of an assessment tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawel Mersali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,51 +3888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB4E5F03"/>
+    <w:nsid w:val="3E42E50A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4119,51 +4119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottepinabiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4430-6410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10209-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wlodarczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chalain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchebarren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2023.2281703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04285390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schwarzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerta R&#252;cker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(23)00272-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03727748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Save-P&#233;debos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfm&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jambaqu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2022.108821" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfmuller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrand Sorbets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2015.12.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJZWVJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lalande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grosmaitre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calderon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angeard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.12381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawel Mersali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03763385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04285449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottepinabiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4430-6410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10209-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wlodarczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chalain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchebarren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2023.2281703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04285390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schwarzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerta R&#252;cker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(23)00272-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03727748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Save-P&#233;debos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfm&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jambaqu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2022.108821" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfmuller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrand Sorbets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2015.12.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJZWVJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lalande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grosmaitre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calderon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angeard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.12381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawel Mersali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03763385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04285449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>