--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -359,390 +359,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning cognitive heterogeneity and intellectual functioning in fetal alcohol spectrum disorders from the Wechsler intelligence scale for children</w:t>
+                <w:t xml:space="preserve">Association between relative age at school and persistence of ADHD in prospective studies: an individual participant data meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fraize</w:t>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garzón</w:t>
+                <w:t xml:space="preserve">Guido Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Chalain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Etchebarren</w:t>
+                <w:t xml:space="preserve">Gerta Rücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13854046.2023.2281703⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2215-0366(23)00272-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441261v1</w:t>
+                <w:t xml:space="preserve">hal-04285390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la robotique éducationnelle comme entraînement des fonctions exécutives : état des lieux.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+                <w:t xml:space="preserve">Questioning cognitive heterogeneity and intellectual functioning in fetal alcohol spectrum disorders from the Wechsler intelligence scale for children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Chalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchebarren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2023.2281703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020199v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between relative age at school and persistence of ADHD in prospective studies: an individual participant data meta-analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la robotique éducationnelle comme entraînement des fonctions exécutives : état des lieux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.169-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285390v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden face of hemispherectomy: Visuo-spatial and visuo-perceptive processing after left or right functional hemispherectomy in 40 children</w:t>
               </w:r>
@@ -1493,217 +1493,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux dans le TDA/H: développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
+                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux non-verbaux dans le TDA/H : développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DysCoFérences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de la fédération EPN-R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération EPN-R, Apr 2023, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069145v1</w:t>
+                <w:t xml:space="preserve">hal-04420011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux non-verbaux dans le TDA/H : développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
+                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux dans le TDA/H: développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de la fédération EPN-R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération EPN-R, Apr 2023, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">DysCoFérences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420011v1</w:t>
+                <w:t xml:space="preserve">hal-04069145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-verbal social cues following in ADHD: development of a new clinical tool</w:t>
               </w:r>
@@ -1892,51 +1892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Ciminaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,267 +2217,276 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité - Accès lexical et point médian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Rousseau</w:t>
+                <w:t xml:space="preserve">Relationship between educational robotics and executive functions in children with neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Wlodarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scientifique de la FFDYS : Les troubles Dys au sein des troubles neurodéveloppementaux Des recherches scientifiques aux pratiques pédagogiques et thérapeutiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dyscoférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Nanterre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133359v1</w:t>
+                <w:t xml:space="preserve">hal-05595243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité – Accès lexical et point médian</w:t>
+                <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité - Accès lexical et point médian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJC 2025 – 19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Lille, France. </w:t>
+              <w:t xml:space="preserve">Colloque Scientifique de la FFDYS : Les troubles Dys au sein des troubles neurodéveloppementaux Des recherches scientifiques aux pratiques pédagogiques et thérapeutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133390v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité – Accès lexical et point médian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2490,952 +2499,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de la fondation EPN-R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Nanterre, France. </w:t>
+              <w:t xml:space="preserve">JSJC 2025 – 19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133469v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture inclusive et lecture en français : impact sur l’accès sémantique mesuré par oculométrie</w:t>
+                <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité – Accès lexical et point médian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du Collectif Cognitif - 2ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de la fondation EPN-R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nanterre, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497148v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gender-fair writing on semantic access in French: an eye-tracking study</w:t>
+                <w:t xml:space="preserve">Écriture inclusive et lecture en français : impact sur l’accès sémantique mesuré par oculométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Summer School of Eye Measures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">Colloque international du Collectif Cognitif - 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133293v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating spatial cueing effects of social cues in children with ADHD: development of a neuropsychological tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belen Haza</w:t>
+                <w:t xml:space="preserve">Effect of gender-fair writing on semantic access in French: an eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DysCoFérences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
+              <w:t xml:space="preserve">European Summer School of Eye Measures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714776v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des robots dans la classe ! Liens entre robotique éducationnelle et fonctions exécutives à l'école maternelle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating spatial cueing effects of social cues in children with ADHD: development of a neuropsychological tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonine Goumi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Neuropsychologie des Lobes Frontaux et des Fonctions Exécutives : Les fonctions exécutives chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">DysCoFérences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268741v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial cueing effects of social cues in children with ADHD: development of an assessment tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des robots dans la classe ! Liens entre robotique éducationnelle et fonctions exécutives à l'école maternelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Conty</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international congress of clinical and health psychology in children and adolescents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Neuropsychologie des Lobes Frontaux et des Fonctions Exécutives : Les fonctions exécutives chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488332v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de l’enseignement de la remédiation en neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie de Montalembert</w:t>
+                <w:t xml:space="preserve">Spatial cueing effects of social cues in children with ADHD: development of an assessment tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawel Mersali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Préparer la nouvelle génération de psychologues : objectifs, méthodes et ressources dans l’Enseignement de Psychologie, un débat national</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">7th international congress of clinical and health psychology in children and adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776780v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de l'enseignement de la remédiation en neuropsychologie</w:t>
+                <w:t xml:space="preserve">Les défis de l’enseignement de la remédiation en neuropsychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Montalembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Préparer la nouvelle génération de psychologues : objectifs, méthodes et ressources dans l’Enseignement de Psychologie, un débat national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423155v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage autorégulé et fonctions exécutives : applications aux cérébro-lésés</w:t>
+                <w:t xml:space="preserve">Les défis de l'enseignement de la remédiation en neuropsychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Montalembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Conscience de soi et anosognosie, Handicap Invisible</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vierzon, France. 2015</w:t>
+              <w:t xml:space="preserve">Colloque Préparer la nouvelle génération de psychologues : objectifs, méthodes et ressources dans l’Enseignement de Psychologie, un débat national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423157v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage autorégulé et fonctions exécutives</w:t>
+                <w:t xml:space="preserve">Apprentissage autorégulé et fonctions exécutives : applications aux cérébro-lésés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Montalembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’hiver de la SNLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">Congrès Conscience de soi et anosognosie, Handicap Invisible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vierzon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423158v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrénie à début précoce et estimation temporelle</w:t>
+                <w:t xml:space="preserve">Apprentissage autorégulé et fonctions exécutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Montalembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’hiver de la SNLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schizophrénie à début précoce et estimation temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Montalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’hiver de la SNLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3445,78 +3549,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les fonctions exécutives et l’apprentissage autorégulé en premier cycle d’études universitaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,51 +3652,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N. Duroisin &amp; J. Clerc (Eds) Fonctions exécutives, apprentissages et réussite scolaire : Concepts, pratiques et outils. Dunod.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp 97-120, 2025, 978-2-10-087614-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3602,51 +3706,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement de suivi du regard et du pointage du doigt d’autrui dans le TDA/H : développement et calibrage d’un outil diagnostique pour neuropsychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3668,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3722,105 +3826,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transversalité des fonctions exécutives : liens avec les apprentissages et la cognition sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris Nanterre, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04285449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3888,51 +3992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E42E50A"/>
+    <w:nsid w:val="F5578C3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4119,51 +4223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottepinabiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4430-6410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10209-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wlodarczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chalain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchebarren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2023.2281703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04285390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schwarzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerta R&#252;cker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(23)00272-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03727748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Save-P&#233;debos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfm&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jambaqu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2022.108821" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfmuller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrand Sorbets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2015.12.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJZWVJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lalande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grosmaitre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calderon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angeard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.12381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawel Mersali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03763385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04285449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottepinabiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4430-6410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10209-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wlodarczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04285390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schwarzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerta R&#252;cker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(23)00272-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chalain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchebarren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2023.2281703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03727748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Save-P&#233;debos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfm&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jambaqu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2022.108821" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfmuller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrand Sorbets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2015.12.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJZWVJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lalande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grosmaitre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calderon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angeard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.12381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawel Mersali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03763385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05595243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04285449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>