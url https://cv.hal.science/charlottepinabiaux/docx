--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -359,390 +359,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between relative age at school and persistence of ADHD in prospective studies: an individual participant data meta-analysis</w:t>
+                <w:t xml:space="preserve">Questioning cognitive heterogeneity and intellectual functioning in fetal alcohol spectrum disorders from the Wechsler intelligence scale for children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gosling</w:t>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Caparos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Schwarzer</w:t>
+                <w:t xml:space="preserve">Pauline Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerta Rücker</w:t>
+                <w:t xml:space="preserve">Esther Chalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchebarren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2215-0366(23)00272-9⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2023.2281703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285390v1</w:t>
+                <w:t xml:space="preserve">hal-04441261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning cognitive heterogeneity and intellectual functioning in fetal alcohol spectrum disorders from the Wechsler intelligence scale for children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+                <w:t xml:space="preserve">Utilisation de la robotique éducationnelle comme entraînement des fonctions exécutives : état des lieux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fraize</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.169-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441261v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la robotique éducationnelle comme entraînement des fonctions exécutives : état des lieux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between relative age at school and persistence of ADHD in prospective studies: an individual participant data meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Schwarzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerta Rücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2215-0366(23)00272-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020199v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden face of hemispherectomy: Visuo-spatial and visuo-perceptive processing after left or right functional hemispherectomy in 40 children</w:t>
               </w:r>
@@ -1892,51 +1892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Ciminaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5578C3E"/>
+    <w:nsid w:val="EA9F94F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4223,51 +4223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottepinabiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4430-6410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10209-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wlodarczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04285390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schwarzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerta R&#252;cker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(23)00272-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chalain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchebarren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2023.2281703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03727748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Save-P&#233;debos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfm&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jambaqu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2022.108821" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfmuller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrand Sorbets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2015.12.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJZWVJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lalande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grosmaitre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calderon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angeard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.12381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawel Mersali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03763385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05595243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04285449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlottepinabiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4430-6410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10209-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wlodarczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chalain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchebarren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2023.2281703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04285390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schwarzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerta R&#252;cker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(23)00272-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03727748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Save-P&#233;debos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfm&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jambaqu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2022.108821" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfmuller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrand Sorbets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2015.12.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJZWVJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lalande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grosmaitre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calderon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angeard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.12381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawel Mersali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03763385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05595243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04285449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>